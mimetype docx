--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1791,459 +1791,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-environmental Characterization of the Kwinte Bank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie K. Bellec</w:t>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera van Lancker</w:t>
+                <w:t xml:space="preserve">Serge Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Degrendele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI51-006.1⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.129 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555760v1</w:t>
+                <w:t xml:space="preserve">hal-01555746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
+                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chamley</w:t>
+                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geo-environmental Characterization of the Kwinte Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie K. Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera van Lancker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Degrendele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, JCR Special Issue #51_EUMARSAND, 51, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI51-006.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665638v1</w:t>
+                <w:t xml:space="preserve">hal-01555760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biological impact of overflowing sands around a marine aggregate extraction site: Dieppe (eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,527 +3045,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
+                <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.OS45A-08</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978207v1</w:t>
+                <w:t xml:space="preserve">hal-03794960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794960v1</w:t>
+                <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525020v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Grenard Grand</w:t>
+                <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.OS45A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
@@ -4426,985 +4426,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Desprez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435014v1</w:t>
+                <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
+                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456795v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Ferret</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435036v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Synthèse des connaissances sur la couverture sédimentaire quaternaire en bordure des côtes picardes. Contribution des apports marins à l'équilibre du littoral et au comblement des baies de la Somme et de l'Authie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simplet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435050v1</w:t>
+                <w:t xml:space="preserve">hal-02435059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances sur la couverture sédimentaire quaternaire en bordure des côtes picardes. Contribution des apports marins à l'équilibre du littoral et au comblement des baies de la Somme et de l'Authie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Walker</w:t>
+                <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Simplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435059v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710629v1</w:t>
+                <w:t xml:space="preserve">hal-02435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Forey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafite</w:t>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435110v1</w:t>
+                <w:t xml:space="preserve">hal-01710629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coefficient based on particle shape to improve models for bedload sediment transport predictions</w:t>
               </w:r>
@@ -5675,64 +5675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5796,64 +5796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,51 +6620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Minguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
@@ -7049,51 +7049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66529784"/>
+    <w:nsid w:val="8F792BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7280,51 +7280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0058-5953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Lancker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Witte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04109-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie K. Bellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Lancker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Degrendele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI51-006.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pearce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet J.P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenteseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03966499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LIL10016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0058-5953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Lancker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Witte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04109-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie K. Bellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Lancker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Degrendele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI51-006.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pearce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet J.P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenteseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03966499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LIL10016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>