--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1791,459 +1791,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geo-environmental Characterization of the Kwinte Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie K. Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera van Lancker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Degrendele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, JCR Special Issue #51_EUMARSAND, 51, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI51-006.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555746v1</w:t>
+                <w:t xml:space="preserve">hal-01555760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-environmental Characterization of the Kwinte Bank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie K. Bellec</w:t>
+                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera van Lancker</w:t>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Degrendele</w:t>
+                <w:t xml:space="preserve">Serge Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, JCR Special Issue #51_EUMARSAND, 51, pp.63-76. </w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.129 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI51-006.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555760v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biological impact of overflowing sands around a marine aggregate extraction site: Dieppe (eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,527 +3045,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
+                <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.OS45A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794960v1</w:t>
+                <w:t xml:space="preserve">hal-03978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525020v1</w:t>
+                <w:t xml:space="preserve">hal-03794960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
+                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Grenard Grand</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.OS45A-08</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978207v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
@@ -4426,756 +4426,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01387873v1</w:t>
+                <w:t xml:space="preserve">hal-02435014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456795v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
+                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435036v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435050v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances sur la couverture sédimentaire quaternaire en bordure des côtes picardes. Contribution des apports marins à l'équilibre du littoral et au comblement des baies de la Somme et de l'Authie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Walker</w:t>
+                <w:t xml:space="preserve">Nabil Kakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435059v1</w:t>
+                <w:t xml:space="preserve">hal-02435050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafite</w:t>
+                <w:t xml:space="preserve">Synthèse des connaissances sur la couverture sédimentaire quaternaire en bordure des côtes picardes. Contribution des apports marins à l'équilibre du littoral et au comblement des baies de la Somme et de l'Authie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Desprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Laure Simplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435014v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
               </w:r>
@@ -5997,273 +5997,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blanpain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meirland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753399v1</w:t>
+                <w:t xml:space="preserve">hal-00753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Forey</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meirland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753469v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6620,51 +6620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Minguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
@@ -7049,51 +7049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F792BE8"/>
+    <w:nsid w:val="B7F02073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7280,51 +7280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0058-5953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Lancker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Witte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04109-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie K. Bellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Lancker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Degrendele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI51-006.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pearce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet J.P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenteseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03966499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LIL10016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0058-5953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Lancker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Witte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04109-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie K. Bellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Lancker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Degrendele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI51-006.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pearce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet J.P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenteseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03966499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LIL10016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>