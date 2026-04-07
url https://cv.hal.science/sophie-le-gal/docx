--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -979,208 +979,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer l’intégration socioprofessionnelle des adultes migrants en France par l’évaluation et l’apprentissage de la langue</w:t>
+                <w:t xml:space="preserve">Conception d’un Manuel de langue française pour les sciences et métiers de la santé pour les Universités de Médecine et Pharmacie d’Europe Centrale et Orientale – Vers une démarche d’ingénierie pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Coiug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et communication didactiques en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Yarmouk, Mar 2012, Irbid, Jordanie</w:t>
+              <w:t xml:space="preserve">Discours et communication didactiques en FLE : de la communication universitaire à la communication professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Zohr, Mar 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548928v1</w:t>
+                <w:t xml:space="preserve">hal-05546441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un Manuel de langue française pour les sciences et métiers de la santé pour les Universités de Médecine et Pharmacie d’Europe Centrale et Orientale – Vers une démarche d’ingénierie pédagogique</w:t>
+                <w:t xml:space="preserve">Préparer l’intégration socioprofessionnelle des adultes migrants en France par l’évaluation et l’apprentissage de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Coiug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et communication didactiques en FLE : de la communication universitaire à la communication professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ibn Zohr, Mar 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Discours et communication didactiques en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Yarmouk, Mar 2012, Irbid, Jordanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546441v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français médical en contexte plurilingue en Europe Centrale et Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Coiug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,96 +1281,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation linguistique des conseillers en télécommunication au Maroc - Le cas de la communication médiée par ordinateur</w:t>
+                <w:t xml:space="preserve">FLI : Français Langue d’Intégration ou Français Langue d’Insertion? Construction d’un concept et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique des langues. Apprendre les langues autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Centre International des Langues (CIL), Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Analyse discursive des représentations culturelles / Dynamiques identitaires et représentations culturelles. Journée d'études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CoDiRe, Université de Nantes, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548903v1</w:t>
+                <w:t xml:space="preserve">hal-05548966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et orientation des étrangers vers des parcours de formation linguistique ciblés et diversifiés reliés au CECR. Etude d’un public adulte migrant en Pays de la Loire</w:t>
               </w:r>
@@ -1419,96 +1419,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLI : Français Langue d’Intégration ou Français Langue d’Insertion? Construction d’un concept et représentations</w:t>
+                <w:t xml:space="preserve">La formation linguistique des conseillers en télécommunication au Maroc - Le cas de la communication médiée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse discursive des représentations culturelles / Dynamiques identitaires et représentations culturelles. Journée d'études internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CoDiRe, Université de Nantes, 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Recherches en didactique des langues. Apprendre les langues autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Centre International des Langues (CIL), Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548966v1</w:t>
+                <w:t xml:space="preserve">hal-05548903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence verbale dans la communication médiée par ordinateur : le cas des téléconseillers au Maroc</w:t>
               </w:r>
@@ -2548,173 +2548,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation linguistique des conseillers en télécommunication au Maroc. Le cas de la communication médiée par ordinateur</w:t>
+                <w:t xml:space="preserve">FLI : Français Langue d’Intégration ou Français Langue d’Insertion ? Construction d’un concept et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sous la direction de A. Bellachhab, O. Galatanu, R. Kandeel. </w:t>
+              <w:t xml:space="preserve">Sous la direction de M. Lebreton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et communication didactiques en FLE.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 28, Peter Lang, Coll. «GRAMM-R, Etudes de Linguistique française », 2015, GRAMM-R, Etudes de Linguistique française</w:t>
+              <w:t xml:space="preserve">La Didactique des langues et ses multiples facettes, Hommage à Jacqueline Feuillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Riveneuve Editions, p.69-88, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526073v1</w:t>
+                <w:t xml:space="preserve">hal-05544356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLI : Français Langue d’Intégration ou Français Langue d’Insertion ? Construction d’un concept et représentations</w:t>
+                <w:t xml:space="preserve">La formation linguistique des conseillers en télécommunication au Maroc. Le cas de la communication médiée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sous la direction de M. Lebreton. </w:t>
+              <w:t xml:space="preserve">Sous la direction de A. Bellachhab, O. Galatanu, R. Kandeel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Didactique des langues et ses multiples facettes, Hommage à Jacqueline Feuillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Riveneuve Editions, p.69-88, 2015</w:t>
+              <w:t xml:space="preserve">Discours et communication didactiques en FLE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 28, Peter Lang, Coll. «GRAMM-R, Etudes de Linguistique française », 2015, GRAMM-R, Etudes de Linguistique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544356v1</w:t>
+                <w:t xml:space="preserve">hal-05526073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour l’intégration socioprofessionnelle des migrants : quelle évaluation linguistique à l’OFII ? »</w:t>
               </w:r>
@@ -2966,51 +2966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5698864"/>
+    <w:nsid w:val="8BEB0472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-gal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4468-1655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Maksud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bellanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiya Hassan-Laksiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mosca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coiug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05546202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-le-gal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4468-1655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Maksud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bellanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiya Hassan-Laksiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mosca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coiug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05546202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>