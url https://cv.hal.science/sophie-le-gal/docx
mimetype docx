--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -2966,51 +2966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BEB0472"/>
+    <w:nsid w:val="28E08F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>