--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -17,84 +17,90 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sophie LE PERCHEC </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentaliste</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documentaliste INRAE de la Direction de l'expertise scientifique collective, de la prospective et des études (Pôle ASTRA de la Direction pour la Science Ouverte (DipSO)</w:t>
+        <w:t xml:space="preserve">Documentaliste INRAE de la Direction de l'expertise scientifique collective, de la prospective et des études (DEPE) et du Pôle ASTRA de la Direction pour la Science Ouverte (DipSO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,299 +131,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t>
+                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fabure</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+                <w:t xml:space="preserve">Elliott Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688746v1</w:t>
+                <w:t xml:space="preserve">hal-04746188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliott Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746188v1</w:t>
+                <w:t xml:space="preserve">hal-04688746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife ecotoxicology of plant protection products: knowns and unknowns about the impacts of currently used pesticides on terrestrial vertebrate biodiversity</w:t>
               </w:r>
@@ -442,51 +448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1073,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective scientific assessment as a relevant tool to inform public debate and policymaking: an illustration about the effects of plant protection products on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.38448-38454. </w:t>
@@ -1220,51 +1226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific assessment on nitrogen flows in livestock farming: motives and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des professionnels de l'information scientifique et technique dans l'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,51 +1451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - &amp;quot;Droit du sol, droit du sang&amp;quot; Vidéogramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (41), pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1508,221 +1514,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - &amp;quot;Syco : à la découverte de la forêt méditerranéenne&amp;quot; Cédérom</w:t>
+                <w:t xml:space="preserve">Bibliographie - &amp;quot;Une forêt dans la tête : la forêt européenne, plaines et collines&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31 (31), pp.111</w:t>
+              <w:t xml:space="preserve">, 1997, 31 (31), pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221663v1</w:t>
+                <w:t xml:space="preserve">hal-01221662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - &amp;quot;Une forêt dans la tête : la forêt européenne, plaines et collines&amp;quot; Cédérom</w:t>
+                <w:t xml:space="preserve">Bibliographie - &amp;quot;Syco : à la découverte de la forêt méditerranéenne&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31 (31), pp.110-111</w:t>
+              <w:t xml:space="preserve">, 1997, 31 (31), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221662v1</w:t>
+                <w:t xml:space="preserve">hal-01221663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques animales et végétales : méthodologies d'analyse et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 21 (21), pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1898,63 +1904,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de biocontrôle : devenir dans l’environnement et impacts écotoxicologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">Produits de biocontrôle : comportement dans l’environnement et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1977,97 +1983,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ENI-BC+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Webinaire AFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665013v1</w:t>
+                <w:t xml:space="preserve">hal-04665005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits de biocontrôle : comportement dans l’environnement et impacts écotoxicologiques</w:t>
+                <w:t xml:space="preserve">Solutions de biocontrôle : Devenir dans l'environnement et impacts écotoxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
@@ -2102,109 +2108,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire AFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">51 ème congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP Groupe Français de Recherches sur les Pesticides, May 2023, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665005v1</w:t>
+                <w:t xml:space="preserve">hal-04135395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de biocontrôle : Devenir dans l'environnement et impacts écotoxicologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Solutions de biocontrôle : devenir dans l’environnement et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2227,214 +2233,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51 ème congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP Groupe Français de Recherches sur les Pesticides, May 2023, Paris, France. 29 p</w:t>
+              <w:t xml:space="preserve">Webinaire ENI-BC+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135395v1</w:t>
+                <w:t xml:space="preserve">hal-04665013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOOST Winter School - Biocontrol and Biostimulants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665474v1</w:t>
+                <w:t xml:space="preserve">hal-03960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2493,225 +2499,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+                <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
+              <w:t xml:space="preserve">BOOST Winter School - Biocontrol and Biostimulants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960288v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature survey: impacts of pesticides on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité et les services écosystémiques au cœur de l’expertise collective concernant les effets des produits phytopharmaceutiques le long du continuum terre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,281 +3061,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174821v1</w:t>
+                <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savini</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03429981v1</w:t>
+                <w:t xml:space="preserve">hal-03174821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t>
               </w:r>
@@ -3472,286 +3478,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textual Analysis of Published Research Articles on the Environmental Impacts of Land-Use Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t>
+              <w:t xml:space="preserve">, 30, Springer, pp.15-38, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167030v1</w:t>
+                <w:t xml:space="preserve">hal-03167065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Analysis of Published Research Articles on the Environmental Impacts of Land-Use Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sandoval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30, Springer, pp.15-38, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
+              <w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167065v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes et gaspillages</w:t>
               </w:r>
@@ -3763,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3890,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -3960,683 +3966,683 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127243v1</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126469v1</w:t>
+                <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for conducting collective scientific assessments and advanced studies to inform public policy and public debate (version 2.1 – October 2023).</w:t>
               </w:r>
@@ -4738,907 +4744,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Caranta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gentilini</w:t>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943821v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Emilie Gentilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethinger</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,116 +5657,116 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934505v2</w:t>
+                <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,129 +5779,129 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986866v1</w:t>
+                <w:t xml:space="preserve">hal-02934505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5947,77 +5953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6204,90 +6210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6326,90 +6332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6551,271 +6557,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Batka</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Beldame</w:t>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+                <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595470v1</w:t>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
@@ -7116,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; ESCo_12-RISEP. Rapport de l’Expertise scientifique collective réalisée par l’INRA à la demande des ministères en charge de l'Ecologie et de l'Agriculture, et de l'Ademe. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -7208,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7452,51 +7458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>