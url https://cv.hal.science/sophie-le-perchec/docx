--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -131,299 +131,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
+                <w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliott Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746188v1</w:t>
+                <w:t xml:space="preserve">hal-04688746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+                <w:t xml:space="preserve">Elliott Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688746v1</w:t>
+                <w:t xml:space="preserve">hal-04746188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife ecotoxicology of plant protection products: knowns and unknowns about the impacts of currently used pesticides on terrestrial vertebrate biodiversity</w:t>
               </w:r>
@@ -448,51 +448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1079,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective scientific assessment as a relevant tool to inform public debate and policymaking: an illustration about the effects of plant protection products on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.38448-38454. </w:t>
@@ -1226,51 +1226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific assessment on nitrogen flows in livestock farming: motives and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des professionnels de l'information scientifique et technique dans l'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - &amp;quot;Droit du sol, droit du sang&amp;quot; Vidéogramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (41), pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1533,51 +1533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - &amp;quot;Une forêt dans la tête : la forêt européenne, plaines et collines&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (31), pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - &amp;quot;Syco : à la découverte de la forêt méditerranéenne&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (31), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques animales et végétales : méthodologies d'analyse et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 21 (21), pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,277 +2279,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+                <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
+              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Perpignan, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960288v1</w:t>
+                <w:t xml:space="preserve">hal-03788918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Perpignan, France. pp.78</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788918v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature survey: impacts of pesticides on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité et les services écosystémiques au cœur de l’expertise collective concernant les effets des produits phytopharmaceutiques le long du continuum terre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,51 +4776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,51 +4885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; ESCo_12-RISEP. Rapport de l’Expertise scientifique collective réalisée par l’INRA à la demande des ministères en charge de l'Ecologie et de l'Agriculture, et de l'Ademe. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7458,51 +7458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>