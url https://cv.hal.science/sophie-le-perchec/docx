--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1514,191 +1514,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - &amp;quot;Une forêt dans la tête : la forêt européenne, plaines et collines&amp;quot; Cédérom</w:t>
+                <w:t xml:space="preserve">Bibliographie - &amp;quot;Syco : à la découverte de la forêt méditerranéenne&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31 (31), pp.110-111</w:t>
+              <w:t xml:space="preserve">, 1997, 31 (31), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221662v1</w:t>
+                <w:t xml:space="preserve">hal-01221663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - &amp;quot;Syco : à la découverte de la forêt méditerranéenne&amp;quot; Cédérom</w:t>
+                <w:t xml:space="preserve">Bibliographie - &amp;quot;Une forêt dans la tête : la forêt européenne, plaines et collines&amp;quot; Cédérom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31 (31), pp.111</w:t>
+              <w:t xml:space="preserve">, 1997, 31 (31), pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221663v1</w:t>
+                <w:t xml:space="preserve">hal-01221662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques animales et végétales : méthodologies d'analyse et de gestion</w:t>
               </w:r>
@@ -1904,63 +1904,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits de biocontrôle : comportement dans l’environnement et impacts écotoxicologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Solutions de biocontrôle : devenir dans l’environnement et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1983,97 +1983,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire AFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Webinaire ENI-BC+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665005v1</w:t>
+                <w:t xml:space="preserve">hal-04665013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de biocontrôle : Devenir dans l'environnement et impacts écotoxicologiques</w:t>
+                <w:t xml:space="preserve">Produits de biocontrôle : comportement dans l’environnement et impacts écotoxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
@@ -2108,109 +2108,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51 ème congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP Groupe Français de Recherches sur les Pesticides, May 2023, Paris, France. 29 p</w:t>
+              <w:t xml:space="preserve">Webinaire AFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135395v1</w:t>
+                <w:t xml:space="preserve">hal-04665005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de biocontrôle : devenir dans l’environnement et impacts écotoxicologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">Solutions de biocontrôle : Devenir dans l'environnement et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2233,73 +2233,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ENI-BC+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">51 ème congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP Groupe Français de Recherches sur les Pesticides, May 2023, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665013v1</w:t>
+                <w:t xml:space="preserve">hal-04135395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural products for biocontrol: Fate in the environment and impact on biodiversity</w:t>
               </w:r>
@@ -2358,73 +2358,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Perpignan, France. pp.78</w:t>
+              <w:t xml:space="preserve">BOOST Winter School - Biocontrol and Biostimulants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788918v1</w:t>
+                <w:t xml:space="preserve">hal-04665474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
               </w:r>
@@ -2608,73 +2608,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOOST Winter School - Biocontrol and Biostimulants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Perpignan, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665474v1</w:t>
+                <w:t xml:space="preserve">hal-03788918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature survey: impacts of pesticides on biodiversity and ecosystem services</w:t>
               </w:r>
@@ -3061,281 +3061,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...60 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429981v1</w:t>
+                <w:t xml:space="preserve">hal-03174821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174821v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t>
               </w:r>
@@ -3478,286 +3478,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Analysis of Published Research Articles on the Environmental Impacts of Land-Use Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sandoval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30, Springer, pp.15-38, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_2⟩</w:t>
+              <w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167065v1</w:t>
+                <w:t xml:space="preserve">hal-03167030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textual Analysis of Published Research Articles on the Environmental Impacts of Land-Use Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
+              <w:t xml:space="preserve">, 30, Springer, pp.15-38, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167030v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes et gaspillages</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -3966,683 +3966,683 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+                <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Paresys</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05126469v1</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127243v1</w:t>
+                <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for conducting collective scientific assessments and advanced studies to inform public policy and public debate (version 2.1 – October 2023).</w:t>
               </w:r>
@@ -4744,907 +4744,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gentilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03943821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03943821v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,77 +5831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,77 +5953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6210,90 +6210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6332,90 +6332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6557,271 +6557,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595470v1</w:t>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Batka</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Beldame</w:t>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+                <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
@@ -7458,51 +7458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33256-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33638-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>