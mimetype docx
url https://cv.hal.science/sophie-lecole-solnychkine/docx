--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -642,165 +642,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des spectres de la peinture. Rembrandt, Carpenter : logiques de l’effet-retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances esthétiques du virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga Kobryn, 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard-chien, Sur les devenir-animaux de la vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiens et imaginaire. Littérature, cinéma, bande-dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEHUM / Universidado do Minho, 2018, Braga, PORTUGAL, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’analogie. Formes cinématographiques du vivant dans les images contemporaines</w:t>
               </w:r>
@@ -976,169 +976,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Horizonner, sur-place. Interstellar (Christopher Nolan, 2014) comme remake involontaire de The Swimmer (Frank Perry, 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peinture et cinéma. Puissances mémorielles du portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux mémoriels du portrait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011485v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing with Your Hand’s, Touching with Your Eyes: Visuality and Hapticity in the Films of George A. Romero</w:t>
               </w:r>
@@ -2395,247 +2395,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface: Changer de monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Image-gisement. Le pétrole comme substance imageante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paul Thomas Anderson. Arabesques (70)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie dans la boue (Theory in the mud)Penser le cinéma à partir des matériaux,Une lecture cinématographique de Donna Haraway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835586v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04812674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Host. Une lecture matériaulogique »</w:t>
               </w:r>
@@ -2891,247 +2891,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser l'espace avec le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Voir le brouillard de l'intérieur » : une poétique de la matière et du récit dans Le Petit Hérisson dans le brouillard de Youri Norstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, À l'Est de Pixar : le film d'animation russe et soviétique, 48-49, pp.243-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2019.5232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/slovo.2019.5232⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02053370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbologie des images : Puissances réflexives des formes végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Végéter - Une écologie des formes à partir du végétal, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304368v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02304819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et Légologie : une mathématique (du) sensible. L’effet-multivers du cube dans Pixels et Super 8</w:t>
               </w:r>
@@ -3482,213 +3482,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Itinéraires déviés pour road-movie en mode mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souladié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gus Van Sant. Indé-tendance (41)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excroissances du séquoïa de Vertigo dans La Jetée et Twelve Monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Despax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L'arbre, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304856v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05011442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3837,158 +3837,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du noir dont procèdent les figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Formes cinématographiques, Benjamin Thomas, 9791034401574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire le noir, Cinéma et plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg, A paraître, Formes cinématographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Æsthetica antarctica. The Thing de John Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouge Profond, 2019, 9791097309169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3998,51 +4082,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végéter. Une écologie des formes à partir du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lécole Solnychkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4058,65 +4142,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4184,51 +4268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFE69B31"/>
+    <w:nsid w:val="FA75E605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4415,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lecole-solnychkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6689-1008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147147417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;cole Solnychkine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souladi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrans.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/elia-kazan-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/produit/le-cent-de-rouge-profond/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/28681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=46690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wiame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2019.5232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Despax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/images-mediums/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lecole-solnychkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6689-1008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147147417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;cole Solnychkine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souladi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrans.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/elia-kazan-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/produit/le-cent-de-rouge-profond/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/28681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=46690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Wiame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2019.5232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Despax" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/images-mediums/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401574/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>