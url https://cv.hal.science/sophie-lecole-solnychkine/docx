--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -4268,51 +4268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA75E605"/>
+    <w:nsid w:val="272A91F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>