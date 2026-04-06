--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -476,3635 +476,3635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
+                <w:t xml:space="preserve">Hamartome conjonctif basi-cervical isolé de l’enfant : 6 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">A. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A186-A187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391200v1</w:t>
+                <w:t xml:space="preserve">hal-05543992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anti-interleukines 17 : taux de maintien, efficacité, et tolérance dans le psoriasis de l’enfant. Cohorte internationale rétrospective en vie courante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodemer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.A337-A338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A48-A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369619v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Hillmann</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Chasapi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 193 (6), pp.1165 - 1173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422714v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maruani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Caseris</w:t>
+                <w:t xml:space="preserve">B. Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A337-A338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162414v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of concomitant and rescue topical therapies in atopic dermatitis randomised controlled trials evaluating a systemic treatment: a scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Hillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Chasapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Chern Gavin Fong</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Vañó Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 192 (5), pp.818-825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf031⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 193 (6), pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274124v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French guidelines for the management of atopic dermatitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Sigg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbarot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ertus</w:t>
+                <w:t xml:space="preserve">Marion Caseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Journal of the European Academy of Dermatology and Venereology, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20782⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153848v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-interleukines 17 : taux de maintien, efficacité, et tolérance dans le psoriasis de l’enfant. Cohorte internationale rétrospective en vie courante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French guidelines for the management of atopic dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bodemer</w:t>
+                <w:t xml:space="preserve">C. Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of the European Academy of Dermatology and Venereology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369644v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamartome conjonctif basi-cervical isolé de l’enfant : 6 cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reporting of concomitant and rescue topical therapies in atopic dermatitis randomised controlled trials evaluating a systemic treatment: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chern Gavin Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samson</w:t>
+                <w:t xml:space="preserve">Hywel Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fraitag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Puzenat</w:t>
+                <w:t xml:space="preserve">Lucy Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leducq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim S Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.A186-A187. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (5), pp.818-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543992v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long list of conflicts of interest in industry-funded drug trials are counterproductive and opaque for readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Poizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Richard Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+                <w:t xml:space="preserve">Arabella Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jouan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikolaj Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+                <w:t xml:space="preserve">hal-04668789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotretinoin: Past, present and future. A French perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Poizeau</w:t>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chaby</w:t>
+                <w:t xml:space="preserve">Claire Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tannous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Ballanger-Desolneux</w:t>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.103244⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653244v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired Alopecia in an 86-year-old Woman: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of moderate-to-severe psoriasis in adults: An expert consensus statement using a Delphi method to produce a decision-making algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Caillot</w:t>
+                <w:t xml:space="preserve">L Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v104.41159⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (3), pp.103287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274128v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The majority of observational studies in leading peer-reviewed medicine journals are not registered and do not have a publicly accessible protocol: a scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faaris Zaki</w:t>
+                <w:t xml:space="preserve">N. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loes M Hollestein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikhil Prasanna Ponna</w:t>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111341⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789292v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquired Alopecia in an 86-year-old Woman: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pottier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Guichard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104, pp.41159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v104.41159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904786v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The majority of observational studies in leading peer-reviewed medicine journals are not registered and do not have a publicly accessible protocol: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faaris Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes M Hollestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Maillet</w:t>
+                <w:t xml:space="preserve">Christian Apfelbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Labrèze</w:t>
+                <w:t xml:space="preserve">Nikhil Prasanna Ponna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.111341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989182v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long list of conflicts of interest in industry-funded drug trials are counterproductive and opaque for readers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Isotretinoin: Past, present and future. A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Barlow</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Ballanger-Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111491⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (3), pp.103244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668789v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of moderate-to-severe psoriasis in adults: An expert consensus statement using a Delphi method to produce a decision-making algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+                <w:t xml:space="preserve">C. Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103287⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (8, Supplement 1), pp.A324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689111v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Guichard</w:t>
+                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Thomann</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Christine Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.1046-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426795v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
+                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Skrek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Di Lernia</w:t>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274147v1</w:t>
+                <w:t xml:space="preserve">hal-04674156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific-class Skin Side-effects of Drugs Might Compromise Blinding in Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Do-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/actadv.v103.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Skrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dugard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106133v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830431v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate diagnosis of acute hemorrhagic edema of infancy: a French multicenter observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-023-05098-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214157v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator and Alien: the threat of predatory journals and conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Bonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hywel C Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ced/llad133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Accurate diagnosis of acute hemorrhagic edema of infancy: a French multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.4133-4141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00431-023-05098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674156v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
+                <w:t xml:space="preserve">Quality of life of children with capillary malformations of the lower limbs: Evolution and associated factors. Data from the French national paediatric cohort, CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (4), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274143v1</w:t>
+                <w:t xml:space="preserve">hal-04081313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sQUIZ your knowledge! Painful toe ulcers in a 79-year-old woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Helloco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (3), pp.430-430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2022.4295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of children with capillary malformations of the lower limbs: Evolution and associated factors. Data from the French national paediatric cohort, CONAPE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boccara</w:t>
+                <w:t xml:space="preserve">Cassandre Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (4), pp.271-275. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081313v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple erythema migrans and carditis-related atrial fibrillation: exceptional manifestations of early disseminated Lyme disease</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4358,51 +4358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,295 +4486,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">S. Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">S. Ventéjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.e118-e120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+                <w:t xml:space="preserve">hal-03185897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Duchatelet</w:t>
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zaragoza</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ventéjou</w:t>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Muret</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.e118-e120. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185897v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical rapamycin versus betamethasone dipropionate ointment for treating oral erosive lichen planus: a randomized, double‐blind, controlled study</w:t>
               </w:r>
@@ -4907,77 +4907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of imiquimod-induced lupus-like reactions: Report of two cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5028,103 +5028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
@@ -5188,64 +5188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gabeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vedolizumab in granulomatous cheilitis refractory to TNFα inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gueutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Gallery: Tungiasis in four steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,77 +5720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Pediatr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,77 +5824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulcérations buccales aphtoïdes inaugurales d’une maladie inflammatoire chronique de l’intestin induite par le sécukinumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Grimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,64 +6118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Droitcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6226,90 +6226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6399,64 +6399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
@@ -6526,51 +6526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F89C14F"/>
+    <w:nsid w:val="527ADD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6972,51 +6972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>