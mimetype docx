--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -208,295 +208,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral ivermectin versus 5% permethrin cream to treat children and adults with classic scabies: multicentre, assessor blinded, cluster randomised clinical trial</w:t>
+                <w:t xml:space="preserve">Multiple Oral White Papules in a 3-year-old Girl: A Quiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boralevi</w:t>
+                <w:t xml:space="preserve">Jeanne Betton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Simon</w:t>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">Thomas Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Brun</w:t>
+                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Goujon</w:t>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 392, pp.e086277. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.0086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj-2025-086277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v106.adv-2025-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529976v1</w:t>
+                <w:t xml:space="preserve">hal-05529881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Oral White Papules in a 3-year-old Girl: A Quiz</w:t>
+                <w:t xml:space="preserve">Oral ivermectin versus 5% permethrin cream to treat children and adults with classic scabies: multicentre, assessor blinded, cluster randomised clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Betton</w:t>
+                <w:t xml:space="preserve">Franck Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+                <w:t xml:space="preserve">Guillaume Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Didier</w:t>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
+                <w:t xml:space="preserve">Jennifer Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Elisa Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 106, pp.0086. </w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.e086277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/actadv.v106.adv-2025-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-086277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529881v1</w:t>
+                <w:t xml:space="preserve">hal-05529976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamartome conjonctif basi-cervical isolé de l’enfant : 6 cas</w:t>
               </w:r>
@@ -744,252 +744,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
+                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A337-A338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391200v1</w:t>
+                <w:t xml:space="preserve">hal-05369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
+                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Seyler</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonniaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.A337-A338. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369619v1</w:t>
+                <w:t xml:space="preserve">hal-05391200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
               </w:r>
@@ -1377,51 +1377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting of concomitant and rescue topical therapies in atopic dermatitis randomised controlled trials evaluating a systemic treatment: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chern Gavin Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 104, pp.41159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2835,64 +2835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific-class Skin Side-effects of Drugs Might Compromise Blinding in Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Do-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,334 +3314,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator and Alien: the threat of predatory journals and conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Bonsu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ced/llad133⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106124v1</w:t>
+                <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
+                <w:t xml:space="preserve">Predator and Alien: the threat of predatory journals and conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Bonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hywel C Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ced/llad133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233650v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate diagnosis of acute hemorrhagic edema of infancy: a French multicenter observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,593 +4218,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Prouteau</w:t>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dinulescu</w:t>
+                <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Oger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Buche</w:t>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308311v1</w:t>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dinulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernier</w:t>
+                <w:t xml:space="preserve">E Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Soria</w:t>
+                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+                <w:t xml:space="preserve">S Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.515-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Leducq</w:t>
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duchatelet</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zaragoza</w:t>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ventéjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. de Muret</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185897v1</w:t>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">S. Ventéjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">A. de Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.e118-e120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical rapamycin versus betamethasone dipropionate ointment for treating oral erosive lichen planus: a randomized, double‐blind, controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,64 +4907,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of imiquimod-induced lupus-like reactions: Report of two cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,645 +5022,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+                <w:t xml:space="preserve">hal-02566764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Sandy Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566764v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Efficacy of vedolizumab in granulomatous cheilitis refractory to TNFα inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gueutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubée</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.e236-e237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619966v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of vedolizumab in granulomatous cheilitis refractory to TNFα inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Picon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vaillant</w:t>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (12), pp.e236-e237. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.14638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623231v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Gallery: Tungiasis in four steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180 (4), pp.e106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5720,77 +5720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Pediatr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,51 +5824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,77 +6226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,103 +6526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
@@ -6741,51 +6741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="527ADD44"/>
+    <w:nsid w:val="8AF7E76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6972,51 +6972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>