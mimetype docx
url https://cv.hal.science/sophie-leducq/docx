--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -476,3635 +476,3635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamartome conjonctif basi-cervical isolé de l’enfant : 6 cas</w:t>
+                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samson</w:t>
+                <w:t xml:space="preserve">E. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fraitag</w:t>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbarot</w:t>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Puzenat</w:t>
+                <w:t xml:space="preserve">M. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leducq</w:t>
+                <w:t xml:space="preserve">B. Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.A186-A187. </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A337-A338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543992v1</w:t>
+                <w:t xml:space="preserve">hal-05369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-interleukines 17 : taux de maintien, efficacité, et tolérance dans le psoriasis de l’enfant. Cohorte internationale rétrospective en vie courante</w:t>
+                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertoli</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Di Lernia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369644v1</w:t>
+                <w:t xml:space="preserve">hal-05391200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants atteints de psoriasis de la cohorte Secu-Ped : les patients utilisant des anti-interleukines 17 dans la vie réelle sont-ils éligibles pour les études cliniques de phase III ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Seyler</w:t>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonniaud</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Caseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.568⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369619v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Hillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Chasapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vañó Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 193 (6), pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391200v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French guidelines for the management of atopic dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vañó Galván</w:t>
+                <w:t xml:space="preserve">Nina Sigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of the European Academy of Dermatology and Venereology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422714v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Reporting of concomitant and rescue topical therapies in atopic dermatitis randomised controlled trials evaluating a systemic treatment: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Wei Chern Gavin Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Caseris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hywel Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim S Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (5), pp.818-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162414v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French guidelines for the management of atopic dermatitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hamartome conjonctif basi-cervical isolé de l’enfant : 6 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ertus</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20782⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A186-A187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153848v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of concomitant and rescue topical therapies in atopic dermatitis randomised controlled trials evaluating a systemic treatment: a scoping review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-interleukines 17 : taux de maintien, efficacité, et tolérance dans le psoriasis de l’enfant. Cohorte internationale rétrospective en vie courante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Bradshaw</w:t>
+                <w:t xml:space="preserve">C. Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim S Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192 (5), pp.818-825. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.A48-A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274124v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long list of conflicts of interest in industry-funded drug trials are counterproductive and opaque for readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Barlow</w:t>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabella Baker</w:t>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikolaj Swiderski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111491⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668789v1</w:t>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquired Alopecia in an 86-year-old Woman: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Guichard</w:t>
+                <w:t xml:space="preserve">Raphaelle Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Thomann</w:t>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104, pp.41159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v104.41159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426795v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of moderate-to-severe psoriasis in adults: An expert consensus statement using a Delphi method to produce a decision-making algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The majority of observational studies in leading peer-reviewed medicine journals are not registered and do not have a publicly accessible protocol: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fardet</w:t>
+                <w:t xml:space="preserve">Faaris Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
+                <w:t xml:space="preserve">Loes M Hollestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+                <w:t xml:space="preserve">Christian Apfelbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Prasanna Ponna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.111341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689111v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+                <w:t xml:space="preserve">Isotretinoin: Past, present and future. A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jouan</w:t>
+                <w:t xml:space="preserve">F Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ly</w:t>
+                <w:t xml:space="preserve">G. Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ballanger-Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 151 (3), pp.103244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired Alopecia in an 86-year-old Woman: A Quiz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+                <w:t xml:space="preserve">C. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v104.41159⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (8, Supplement 1), pp.A324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274128v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The majority of observational studies in leading peer-reviewed medicine journals are not registered and do not have a publicly accessible protocol: a scoping review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Apfelbacher</w:t>
+                <w:t xml:space="preserve">Cécilia Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil Prasanna Ponna</w:t>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111341⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789292v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotretinoin: Past, present and future. A French perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Long list of conflicts of interest in industry-funded drug trials are counterproductive and opaque for readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ballanger-Desolneux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabella Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.103244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653244v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904786v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
+                <w:t xml:space="preserve">Treatment of moderate-to-severe psoriasis in adults: An expert consensus statement using a Delphi method to produce a decision-making algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
+                <w:t xml:space="preserve">L Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrèze</w:t>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (5), pp.1046-1054. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (3), pp.103287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989182v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
+                <w:t xml:space="preserve">Specific-class Skin Side-effects of Drugs Might Compromise Blinding in Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Giao Do-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v103.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674156v1</w:t>
+                <w:t xml:space="preserve">hal-04106158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific-class Skin Side-effects of Drugs Might Compromise Blinding in Randomized Controlled Trials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Skrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v103.3364⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106158v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274147v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106133v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Predator and Alien: the threat of predatory journals and conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Bonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel C Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ced/llad133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830431v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Accurate diagnosis of acute hemorrhagic edema of infancy: a French multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.4133-4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-023-05098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233650v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator and Alien: the threat of predatory journals and conferences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ced/llad133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04106124v1</w:t>
+                <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate diagnosis of acute hemorrhagic edema of infancy: a French multicenter observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, pp.4133-4141. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00431-023-05098-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214157v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of children with capillary malformations of the lower limbs: Evolution and associated factors. Data from the French national paediatric cohort, CONAPE</w:t>
+                <w:t xml:space="preserve">sQUIZ your knowledge! Painful toe ulcers in a 79-year-old woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">Maxime Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Le Helloco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.03.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.430-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2022.4295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081313v1</w:t>
+                <w:t xml:space="preserve">hal-05274141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sQUIZ your knowledge! Painful toe ulcers in a 79-year-old woman</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2022.4295⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274141v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of life of children with capillary malformations of the lower limbs: Evolution and associated factors. Data from the French national paediatric cohort, CONAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+                <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (4), pp.271-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274143v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple erythema migrans and carditis-related atrial fibrillation: exceptional manifestations of early disseminated Lyme disease</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,429 +4352,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Prouteau</w:t>
+                <w:t xml:space="preserve">S. Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dinulescu</w:t>
+                <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Oger</w:t>
+                <w:t xml:space="preserve">S. Ventéjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Buche</w:t>
+                <w:t xml:space="preserve">A. de Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.e118-e120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308311v1</w:t>
+                <w:t xml:space="preserve">hal-03185897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A previously unreported frameshift ATP 2C1 mutation in a generalized Hailey–Hailey disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Leducq</w:t>
+                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duchatelet</w:t>
+                <w:t xml:space="preserve">M Dinulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zaragoza</w:t>
+                <w:t xml:space="preserve">E Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ventéjou</w:t>
+                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Muret</w:t>
+                <w:t xml:space="preserve">S Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.e118-e120. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.515-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.16038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185897v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical rapamycin versus betamethasone dipropionate ointment for treating oral erosive lichen planus: a randomized, double‐blind, controlled study</w:t>
               </w:r>
@@ -4907,77 +4907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of imiquimod-induced lupus-like reactions: Report of two cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5054,64 +5054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gabeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vedolizumab in granulomatous cheilitis refractory to TNFα inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gueutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,103 +5430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Gallery: Tungiasis in four steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,77 +5720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Pediatr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,77 +5824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulcérations buccales aphtoïdes inaugurales d’une maladie inflammatoire chronique de l’intestin induite par le sécukinumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Grimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,64 +6118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Droitcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6187,322 +6187,334 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (2), pp.251-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/00015555-2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6512,65 +6524,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,65 +6627,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6741,51 +6753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AF7E76B"/>
+    <w:nsid w:val="D7BADBC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6972,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-leducq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4860-6365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238720330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Betton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.adv-2025-0086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonniaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05153848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbarot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chern Gavin Fong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel Williams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bradshaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.09.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v104.41159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaris Zaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes M Hollestein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Apfelbacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasanna Ponna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tannous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ballanger-Desolneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.103244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barlow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Baker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Swiderski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103287" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.3364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonsu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Clement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C Williams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llad133" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biscardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-023-05098-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Helloco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4295" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Genet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.3976" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchatelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vent&#233;jou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Muret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Giraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Laghmari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.13148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14638" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Habnouni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grimaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2018.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS3RV206-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>