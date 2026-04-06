--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1098,814 +1098,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of Mitochondrial TSPO Inhibits Mitophagy and Reduces Enucleation During Human Terminal Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suella Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hoss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Brousse</w:t>
+                <w:t xml:space="preserve">Jerome Larghero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929195v1</w:t>
+                <w:t xml:space="preserve">hal-03384776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hattab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Sugier</w:t>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (9), pp.haematol.2020.261586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521980v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Fader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Dussiot</w:t>
+                <w:t xml:space="preserve">Hugo Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03429293v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (15), pp.5263. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21155263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331772v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03429293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Deleschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo R Sugier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490892v1</w:t>
+                <w:t xml:space="preserve">hal-05331772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of Mitochondrial TSPO Inhibits Mitophagy and Reduces Enucleation During Human Terminal Erythropoiesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Larghero</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo R Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21239066⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384776v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t>
               </w:r>
@@ -1917,77 +1917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hoss,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (19), pp.2975-2984. </w:t>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,372 +2257,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress induces mitochondrial fragmentation in frataxin-deficient cells.</w:t>
+                <w:t xml:space="preserve">Apn1 AP-endonuclease is essential for the repair of oxidatively damaged DNA bases in yeast frataxin-deficient cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+                <w:t xml:space="preserve">Caroline Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rustin</w:t>
+                <w:t xml:space="preserve">Françoise Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 418 (2), pp.336-341. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (18), pp.4060-4072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665202v1</w:t>
+                <w:t xml:space="preserve">hal-02328523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apn1 AP-endonuclease is essential for the repair of oxidatively damaged DNA bases in yeast frataxin-deficient cells</w:t>
+                <w:t xml:space="preserve">Oxidative stress induces mitochondrial fragmentation in frataxin-deficient cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Brossas</w:t>
+                <w:t xml:space="preserve">Pierre Rustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Auchère</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renata Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418 (2), pp.336-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yeast metacaspase is implicated in oxidative stress response in frataxin-deficient cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Auchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Ruckenstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,103 +2685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedreich Ataxia: Molecular Mechanisms, Redox Considerations, and Therapeutic Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (5), pp.651-690. </w:t>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B1C43A"/>
+    <w:nsid w:val="37D2AF8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7504-1881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ6QCMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Auch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ruckenstuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6TJD8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2009.3015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garcia-Serres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.03.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZT7DSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an M Aerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmer Govaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E J A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7504-1881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Auch&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ6QCMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ruckenstuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6TJD8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2009.3015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garcia-Serres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.03.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZT7DSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an M Aerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmer Govaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E J A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>