--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -404,51 +404,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774791v1</w:t>
+                <w:t xml:space="preserve">hal-05431607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
               </w:r>
@@ -538,51 +538,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431607v1</w:t>
+                <w:t xml:space="preserve">hal-04774791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress in Healthy and Pathological Red Blood Cells</w:t>
               </w:r>
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEATR3 variants impair nuclear import of uL18 (RPL5) and drive Diamond-Blackfan anemia</w:t>
+                <w:t xml:space="preserve">Transmission Electron Microscopy to Follow Ultrastructural Modifications of Erythroblasts Upon ex vivo Human Erythropoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Alice Dussouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie da Costa</w:t>
+                <w:t xml:space="preserve">Julieta Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Lezzerini</w:t>
+                <w:t xml:space="preserve">Charles Secq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sule Unal</w:t>
+                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Joret</w:t>
+                <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (21), pp.3111-3126. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.791691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021011846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.791691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664461v1</w:t>
+                <w:t xml:space="preserve">hal-05331816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Microscopy to Follow Ultrastructural Modifications of Erythroblasts Upon ex vivo Human Erythropoiesis</w:t>
+                <w:t xml:space="preserve">HEATR3 variants impair nuclear import of uL18 (RPL5) and drive Diamond-Blackfan anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dussouchaud</w:t>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Jacob</w:t>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Secq</w:t>
+                <w:t xml:space="preserve">Marco Lezzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+                <w:t xml:space="preserve">Sule Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Moras</w:t>
+                <w:t xml:space="preserve">Clément Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.791691. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (21), pp.3111-3126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.791691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021011846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331816v1</w:t>
+                <w:t xml:space="preserve">hal-03664461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficient mitophagy pathways in sickle cell disease</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193 (5), pp.988-993. </w:t>
@@ -1098,814 +1098,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of Mitochondrial TSPO Inhibits Mitophagy and Reduces Enucleation During Human Terminal Erythropoiesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Larghero</w:t>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21239066⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384776v1</w:t>
+                <w:t xml:space="preserve">halshs-03429293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106 (9), pp.haematol.2020.261586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Deleschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fader</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dussiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03429293v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo R Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155263⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331772v1</w:t>
+                <w:t xml:space="preserve">hal-02490892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+                <w:t xml:space="preserve">Downregulation of Mitochondrial TSPO Inhibits Mitophagy and Reduces Enucleation During Human Terminal Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo R Sugier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suella Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Larghero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490892v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t>
               </w:r>
@@ -1917,77 +1917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hoss,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (19), pp.2975-2984. </w:t>
@@ -2025,77 +2025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Erythroblasts to Mature Red Blood Cells: Organelle Clearance in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,372 +2257,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apn1 AP-endonuclease is essential for the repair of oxidatively damaged DNA bases in yeast frataxin-deficient cells</w:t>
+                <w:t xml:space="preserve">Oxidative stress induces mitochondrial fragmentation in frataxin-deficient cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Brossas</w:t>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Auchère</w:t>
+                <w:t xml:space="preserve">Pierre Rustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renata Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (18), pp.4060-4072. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418 (2), pp.336-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328523v1</w:t>
+                <w:t xml:space="preserve">hal-00665202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress induces mitochondrial fragmentation in frataxin-deficient cells.</w:t>
+                <w:t xml:space="preserve">Apn1 AP-endonuclease is essential for the repair of oxidatively damaged DNA bases in yeast frataxin-deficient cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rustin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Caroline Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Auchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.022⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (18), pp.4060-4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665202v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yeast metacaspase is implicated in oxidative stress response in frataxin-deficient cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Ruckenstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,103 +2685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedreich Ataxia: Molecular Mechanisms, Redox Considerations, and Therapeutic Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (5), pp.651-690. </w:t>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D2AF8B"/>
+    <w:nsid w:val="100B0243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7504-1881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Auch&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ6QCMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ruckenstuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6TJD8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2009.3015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garcia-Serres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.03.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZT7DSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an M Aerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmer Govaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E J A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7504-1881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ6QCMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Auch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ruckenstuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6TJD8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2009.3015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garcia-Serres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.03.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZT7DSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an M Aerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmer Govaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E J A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>