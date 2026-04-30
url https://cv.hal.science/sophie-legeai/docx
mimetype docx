--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -782,299 +782,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
+                <w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Al Hokayem</w:t>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L M Adam</w:t>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ghanbaja</w:t>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Haye</w:t>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547528v2</w:t>
+                <w:t xml:space="preserve">hal-04447162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+                <w:t xml:space="preserve">L M Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Draye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">E Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.129239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04447162v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
               </w:r>
@@ -1220,51 +1220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,90 +1471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (4), pp.1954-1963. </w:t>
@@ -1605,77 +1605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of tantalum from synthetic sulfuric leach solutions by solvent extraction with phosphonate functionalized ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1720,645 +1720,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage du tantale : les avantages du procédé Silexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229198v1</w:t>
+                <w:t xml:space="preserve">hal-02062512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Le recyclage des déchets d’équipements électriques et électroniques… On n’arrête pas le progrès !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hazotte</w:t>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Comel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.100-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924859v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recyclage du tantale : les avantages du procédé Silexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840644v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Michel</w:t>
+                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Comel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met8070556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062512v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage des déchets d’équipements électriques et électroniques… On n’arrête pas le progrès !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Draye</w:t>
+                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.30 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840686v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,568 +2412,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.528 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999428v1</w:t>
+                <w:t xml:space="preserve">hal-01494520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tuning the morphology of Te one-dimensional nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 222, pp.528 - 534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 197, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494520v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the morphology of Te one-dimensional nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dismantling and chemical characterization of spent Peltier thermoelectric devices for antimony, bismuth and tellurium recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Thiebaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.12.084⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (7), pp.791 - 797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1211748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494529v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismantling and chemical characterization of spent Peltier thermoelectric devices for antimony, bismuth and tellurium recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Garoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (7), pp.791 - 797. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1211748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,90 +3195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papaiconomou Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,315 +3749,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copper bismuth film electrode for adsorptive cathodic stripping analysis of trace nickel using square wave voltammetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Cu/Nafion/Bi electrode for on-site monitoring of trace heavy metals in natural waters using anodic stripping voltammetry: An alternative to mercury-based electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bois</w:t>
+                <w:t xml:space="preserve">S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vittori</w:t>
+                <w:t xml:space="preserve">O. Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 591 (1), pp.93 - 98. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 560 (1-2), pp.184 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.03.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494569v1</w:t>
+                <w:t xml:space="preserve">hal-01494581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cu/Nafion/Bi electrode for on-site monitoring of trace heavy metals in natural waters using anodic stripping voltammetry: An alternative to mercury-based electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A copper bismuth film electrode for adsorptive cathodic stripping analysis of trace nickel using square wave voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Legeai</w:t>
+                <w:t xml:space="preserve">Stéphanie Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vittori</w:t>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 560 (1-2), pp.184 - 190. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 591 (1), pp.93 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494581v1</w:t>
+                <w:t xml:space="preserve">hal-01494569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry.</w:t>
+                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Heeren de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4090,499 +4090,499 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511717v1</w:t>
+                <w:t xml:space="preserve">hal-04227507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry</w:t>
+                <w:t xml:space="preserve">Differential pulse voltammetry at microdisk electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-0083-9⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (20), pp.4089 - 4096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227507v1</w:t>
+                <w:t xml:space="preserve">hal-01494585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential pulse voltammetry at microdisk electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Determination of Hydrogen Peroxide, Hydroxylamine and Iodate in Basic Media by Differential Pulse Polarography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (1), pp.82 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3327/jnst.42.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01494585v1</w:t>
+                <w:t xml:space="preserve">hal-01494597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Hydrogen Peroxide, Hydroxylamine and Iodate in Basic Media by Differential Pulse Polarography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cretinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Heeren de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 383 (5), pp.839-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-0083-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3327/jnst.42.82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494597v1</w:t>
+                <w:t xml:space="preserve">hal-00511717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field influence on mass transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,717 +4762,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ILMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412878v1</w:t>
+                <w:t xml:space="preserve">hal-05302565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage électrométallurgie et ionométallurgie pour le recyclage des métaux précieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Webinaire GDR Promethee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Promethee, Nov 2025, ON line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306506v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302565v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage électrométallurgie et ionométallurgie pour le recyclage des métaux précieux</w:t>
+                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire GDR Promethee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Promethee, Nov 2025, ON line, France</w:t>
+              <w:t xml:space="preserve">EDNANO16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382230v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310899v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Meux</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDNANO16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412094v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrometallurgy of precious metals ?</w:t>
               </w:r>
@@ -5497,64 +5497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCHEMSIL, Apr 2024, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5573,713 +5573,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of precious metals from WEEE in deep eutectic solvents by electro-leaching and electrodeposition: a mechanistic and kinetic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+                <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lapicque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting ISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">COIL 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161251v1</w:t>
+                <w:t xml:space="preserve">hal-04161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161386v1</w:t>
+                <w:t xml:space="preserve">hal-04161395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL 9</w:t>
+              <w:t xml:space="preserve">COIL-9 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161395v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL-9 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764127v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
+                <w:t xml:space="preserve">Recovery of precious metals from WEEE in deep eutectic solvents by electro-leaching and electrodeposition: a mechanistic and kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting ISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161295v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREENCHEM-22: 5th International Conference on Green Chemistry and Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Patras, Greece</w:t>
@@ -6446,51 +6446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,152 +6535,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161427v1</w:t>
+                <w:t xml:space="preserve">hal-04161963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
               </w:r>
@@ -6785,135 +6768,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
+              <w:t xml:space="preserve">ILMAT 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161963v1</w:t>
+                <w:t xml:space="preserve">hal-04161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionométallurgie : apport des solvants ioniques à l’extraction des métaux de la mine urbaine</w:t>
               </w:r>
@@ -6962,709 +6962,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xième Journée Promotion Procédés Produits : "Procédés hydrométallurgiques pour la récupération et le recyclage des métaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LRGP - Laboratoire Réactions et Génie des Procédés; PROGEPI, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230163v1</w:t>
+                <w:t xml:space="preserve">hal-04230158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Xième Journée Promotion Procédés Produits : "Procédés hydrométallurgiques pour la récupération et le recyclage des métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRGP - Laboratoire Réactions et Génie des Procédés; PROGEPI, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230158v1</w:t>
+                <w:t xml:space="preserve">hal-04230163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liquides ioniques : vers de nouvelles perspectives pour les procédés électrochimiques</w:t>
+                <w:t xml:space="preserve">Projet SILEXE : récupération de métaux valorisables dans les cartes électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Promotion Procédés Produits : "Quelles perspectives pour les liquides ioniques dans les procédés industriels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de l’industrie minérale SIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230182v1</w:t>
+                <w:t xml:space="preserve">hal-04230171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SILEXE : récupération de métaux valorisables dans les cartes électroniques</w:t>
+                <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de l’industrie minérale SIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France. pp.41-43</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc (Chimie et Procédés Durables au service des industries lorraines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230171v1</w:t>
+                <w:t xml:space="preserve">hal-04230192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
+                <w:t xml:space="preserve">Les liquides ioniques : vers de nouvelles perspectives pour les procédés électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc (Chimie et Procédés Durables au service des industries lorraines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">10ème Journée Promotion Procédés Produits : "Quelles perspectives pour les liquides ioniques dans les procédés industriels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230192v1</w:t>
+                <w:t xml:space="preserve">hal-04230182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
+                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840705v1</w:t>
+                <w:t xml:space="preserve">hal-01840699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
+                <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840699v1</w:t>
+                <w:t xml:space="preserve">hal-01840705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of tellurium nanostructures by template-free electrodeposition in ionic liquids : from hollow nanostructures to hair-like nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,51 +7728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,77 +7823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel cell's membrane electrode assembly using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,899 +7938,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230209v1</w:t>
+                <w:t xml:space="preserve">hal-02473259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">229th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473259v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Thiebaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">229th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495936v1</w:t>
+                <w:t xml:space="preserve">hal-04230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement hydrométallurgique de matériaux thermoélectriques en fin de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération du platine à partir des assemblages membranaires des piles à combustible en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers scientifiques de l’Institut Carnot Énergie et Environnement en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Métallurgie, Recyclage et Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230230v1</w:t>
+                <w:t xml:space="preserve">hal-04230210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération du platine à partir des assemblages membranaires des piles à combustible en fin de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération d’In, Ta et Pd à partir des D3E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Métallurgie, Recyclage et Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230210v1</w:t>
+                <w:t xml:space="preserve">hal-04230221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération d’In, Ta et Pd à partir des D3E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrosynthesis of self-standing single crystalline Te nanostructures in an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Métallurgie, Recyclage et Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">13th International Fischer Symposiuml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lübeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230221v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of self-standing single crystalline Te nanostructures in an ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement hydrométallurgique de matériaux thermoélectriques en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Thiebaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Fischer Symposiuml</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lübeck, Germany</w:t>
+              <w:t xml:space="preserve">Ateliers scientifiques de l’Institut Carnot Énergie et Environnement en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495929v1</w:t>
+                <w:t xml:space="preserve">hal-04230230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium recovery by coupling liquid-liquid extraction and electrodeposition in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ISE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t>
@@ -8859,64 +8859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of monocristalline free standing Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,817 +8978,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liquides ioniques de 2ème génération pour l'électrodéposition d'éléments difficilement réductibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération d’Indium issu des e-déchets par couplage extraction liquide/liquide – électrodéposition en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'application sur les liquides ioniques, Anton Paar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230236v1</w:t>
+                <w:t xml:space="preserve">hal-01496353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d’Indium issu des e-déchets par couplage extraction liquide/liquide – électrodéposition en milieu liquide ionique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liquides ioniques de 2ème génération pour l'électrodéposition d'éléments difficilement réductibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'application sur les liquides ioniques, Anton Paar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496353v1</w:t>
+                <w:t xml:space="preserve">hal-04230236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFC Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496343v1</w:t>
+                <w:t xml:space="preserve">hal-04229231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">EUCHEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229231v1</w:t>
+                <w:t xml:space="preserve">hal-01496335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496335v1</w:t>
+                <w:t xml:space="preserve">hal-01496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161987v1</w:t>
+                <w:t xml:space="preserve">hal-01818255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Draye</w:t>
+                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">EUCHEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818255v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquide ionique à température ambiante, de la synthèse à la valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Bi/Nafion/Cu electrode for on-site monitoring of trace heavy metals in natural waters using anodic stripping voltammetry : an alternative to mercury-based electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10089,51 +10089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un capteur économique Bi/Nafion/Cu pour l’analyse in situ de traces de métaux lourds dans les eaux naturelles par redissolution anodique: une alternative à l’utilisation du mercure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Heeren de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10236,51 +10236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Heeren de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10492,51 +10492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Electrochemical Behaviour of Ag and Pd in Deep Eutectic Solvents: Insights from Modulation Excitation X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10600,103 +10600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Green and Sustainable Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Virtual, Germany</w:t>
@@ -10751,51 +10751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent-Baehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11001,51 +11001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11096,90 +11096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILEXE project: A potential solution for the recycling of critical metals from electronic waste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11221,77 +11221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid melts for platinum recovery from spent PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11342,51 +11342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11450,77 +11450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Te nanostructures in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11666,51 +11666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par électrodéposition en milieu liquide ionique de nanostructures de tellure autosupportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11761,77 +11761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of Bi2Te3 in a piperidinium-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,103 +11886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Liquid Liquid Extraction and electrodeposition for indium recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonie</w:t>
@@ -12011,64 +12011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition in room-temperature ionic liquids: a promising synthesis route for thermoelectric Bi-Sb-Te compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12130,89 +12130,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des liquides ioniques pour la synthèse électrochimique de matériaux de la famille Bi-Sb-Te</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12227,113 +12227,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494652v1</w:t>
+                <w:t xml:space="preserve">hal-01494653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Apport des liquides ioniques pour la synthèse électrochimique de matériaux de la famille Bi-Sb-Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12348,120 +12348,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494653v1</w:t>
+                <w:t xml:space="preserve">hal-01494652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective nouvelle pour la récupération de l’indium issu des e-déchets par électrodéposition dans les liquides ioniques à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12486,90 +12486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction/électrodéposition dans les liquides ioniques: une nouvelle perspective pour la récupération de métaux issus de déchets électroniques (e-waste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12588,57 +12588,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of bismuth electrochemical system in a piperidinium-based ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Bismuth electrochemistry in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12646,120 +12646,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference on Molten Salts and Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002285v1</w:t>
+                <w:t xml:space="preserve">hal-02002138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth electrochemistry in a piperidinium-based ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Study of bismuth electrochemical system in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12767,90 +12767,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Molten Salts and Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002138v1</w:t>
+                <w:t xml:space="preserve">hal-02002285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
               </w:r>
@@ -13086,103 +13086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination simultanée du peroxyde d’hydrogène, de l’hydroxylamine et des ions iodate en milieu LiOH 0,1 M par polarographie impulsionnelle différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Electrochemistry, 53rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13328,51 +13328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Forum sur les Impédances Electrochimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13687,90 +13687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for recovering gold and/or one or more platinoids present in an acidic aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3106597 (A1) / WO2021148758 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13805,90 +13805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3263744. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13919,77 +13919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes for extracting and recovering tantalum present in an acid aqueous phase by means of an ionic liquid, and use of such an ionic liquid for extracting the tantalum from an acid aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14037,64 +14037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14392,51 +14392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0B7DE13"/>
+    <w:nsid w:val="1592F36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14623,51 +14623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-1799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070289093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/equipes/equipe-chimie-et-electrochimie-des-materiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceouverte.univ-lorraine.fr/en/at-the-ul/open-science-ambassadors/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1211748" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.03.054" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ8RHRGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJ9T9W7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko&#239;ko&#239; Soropogui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cretinon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0083-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GJM6X4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatelut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RKXW0Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Combeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devisme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jnst.42.82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chopart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aaboubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T7GD5JN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen-Mary Pavageau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boursier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chatelut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248012v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-1799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070289093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/equipes/equipe-chimie-et-electrochimie-des-materiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceouverte.univ-lorraine.fr/en/at-the-ul/open-science-ambassadors/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1211748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJ9T9W7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.03.054" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ8RHRGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko&#239;ko&#239; Soropogui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cretinon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0083-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GJM6X4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatelut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RKXW0Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devisme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jnst.42.82" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chopart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aaboubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T7GD5JN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen-Mary Pavageau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boursier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chatelut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248012v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>