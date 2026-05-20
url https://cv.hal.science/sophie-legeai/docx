--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -254,373 +254,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Long‐Term Stability of a Choline Chloride‐Based Deep Eutectic Solvent for Silver Recycling</w:t>
+                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (23), pp.e202500325. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202500325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354114v1</w:t>
+                <w:t xml:space="preserve">hal-05240832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
+                <w:t xml:space="preserve">Electrochemical Long‐Term Stability of a Choline Chloride‐Based Deep Eutectic Solvent for Silver Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Ángel Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+                <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (23), pp.e202500325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202500325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240832v1</w:t>
+                <w:t xml:space="preserve">hal-05354114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition of silver in ethaline 1 : 2 and propeline 1 : 3: transport properties and electrode phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (6), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -654,51 +654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propylene glycol-based deep eutectic solvent as an alternative to Ethaline for electrometallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,425 +1054,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720676v1</w:t>
+                <w:t xml:space="preserve">hal-03932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932727v1</w:t>
+                <w:t xml:space="preserve">hal-03720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1), pp.126487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932714v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t>
               </w:r>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des déchets d’équipements électriques et électroniques… On n’arrête pas le progrès !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,51 +1968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage du tantale : les avantages du procédé Silexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2050,51 +2050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,77 +2184,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.30 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2301,77 +2301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,77 +2431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 222, pp.528 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,64 +2548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of Te one-dimensional nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 197, pp.300 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2652,51 +2652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismantling and chemical characterization of spent Peltier thermoelectric devices for antimony, bismuth and tellurium recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,90 +2916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
@@ -3062,90 +3062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.57-60. </w:t>
@@ -3208,51 +3208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,77 +3609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature ionic liquid for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A copper bismuth film electrode for adsorptive cathodic stripping analysis of trace nickel using square wave voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,345 +3968,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Differential pulse voltammetry at microdisk electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Cretinon</w:t>
+                <w:t xml:space="preserve">Michelle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-0083-9⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (20), pp.4089 - 4096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227507v1</w:t>
+                <w:t xml:space="preserve">hal-01494585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential pulse voltammetry at microdisk electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cretinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Chatelut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arno Heeren de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (20), pp.4089 - 4096. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 383 (5), pp.839-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494585v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Determination of Hydrogen Peroxide, Hydroxylamine and Iodate in Basic Media by Differential Pulse Polarography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,210 +4366,210 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic bismuth-film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Heeren de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 383 (5), pp.839-847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-005-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field influence on mass transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of iron in calf serum using bathophenanthroline and thermal lens spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,103 +4768,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,51 +4889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage électrométallurgie et ionométallurgie pour le recyclage des métaux précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire GDR Promethee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Promethee, Nov 2025, ON line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4958,51 +4958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,77 +5083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,77 +5208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,51 +5333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
@@ -5458,77 +5458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrometallurgy of precious metals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,103 +5579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5700,103 +5700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
@@ -5950,103 +5950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
@@ -6075,90 +6075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of precious metals from WEEE in deep eutectic solvents by electro-leaching and electrodeposition: a mechanistic and kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting ISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6321,77 +6321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electrochemical leaching and electrodeposition in ionic solvents for critical and precious metals recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6433,90 +6433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNano 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6541,90 +6541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,64 +6662,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,90 +6787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
@@ -6899,51 +6899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionométallurgie : apport des solvants ioniques à l’extraction des métaux de la mine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire GDR Promethee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6981,90 +6981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7089,51 +7089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xième Journée Promotion Procédés Produits : "Procédés hydrométallurgiques pour la récupération et le recyclage des métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRGP - Laboratoire Réactions et Génie des Procédés; PROGEPI, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7158,51 +7158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SILEXE : récupération de métaux valorisables dans les cartes électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de l’industrie minérale SIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7227,51 +7227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionométallurgie : apport des liquides ioniques à l'extraction des métaux de la mine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc (Chimie et Procédés Durables au service des industries lorraines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques : vers de nouvelles perspectives pour les procédés électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Promotion Procédés Produits : "Quelles perspectives pour les liquides ioniques dans les procédés industriels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7365,51 +7365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7607,90 +7607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of tellurium nanostructures by template-free electrodeposition in ionic liquids : from hollow nanostructures to hair-like nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDNANO12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7715,90 +7715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7836,77 +7836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel cell's membrane electrode assembly using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7944,51 +7944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8082,64 +8082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">229th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8177,90 +8177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,90 +8298,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération du platine à partir des assemblages membranaires des piles à combustible en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Métallurgie, Recyclage et Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8406,51 +8406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération d’In, Ta et Pd à partir des D3E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,64 +8544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrosynthesis of self-standing single crystalline Te nanostructures in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Fischer Symposiuml</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lübeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement hydrométallurgique de matériaux thermoélectriques en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,51 +8760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2014 : conference on molten salts and ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
@@ -8997,51 +8997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d’Indium issu des e-déchets par couplage extraction liquide/liquide – électrodéposition en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,51 +9109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques de 2ème génération pour l'électrodéposition d'éléments difficilement réductibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'application sur les liquides ioniques, Anton Paar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9191,64 +9191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9299,77 +9299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9420,77 +9420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,64 +9869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9988,312 +9988,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Bi/Nafion/Cu electrode for on-site monitoring of trace heavy metals in natural waters using anodic stripping voltammetry : an alternative to mercury-based electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Développement d’un capteur économique Bi/Nafion/Cu pour l’analyse in situ de traces de métaux lourds dans les eaux naturelles par redissolution anodique: une alternative à l’utilisation du mercure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Heeren de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Saint- Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225302v1</w:t>
+                <w:t xml:space="preserve">hal-04225324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur économique Bi/Nafion/Cu pour l’analyse in situ de traces de métaux lourds dans les eaux naturelles par redissolution anodique: une alternative à l’utilisation du mercure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Economic Bi/Nafion/Cu electrode for on-site monitoring of trace heavy metals in natural waters using anodic stripping voltammetry : an alternative to mercury-based electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Saint- Malo, France</w:t>
+              <w:t xml:space="preserve">6th International Congress GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225324v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic bismuth film microsensor for anodic stripping analysis of trace heavy metals using differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koïkoï Soropogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Heeren de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
@@ -10322,51 +10322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling crevice chemistry with a secondary side corrosion cracking model based on laboratory tests in sulphate environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen-Mary Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,51 +10479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Electrochemical Behaviour of Ag and Pd in Deep Eutectic Solvents: Insights from Modulation Excitation X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10531,51 +10531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10725,90 +10725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition in ionic solvents for the recovery of silver from urban mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent-Baehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10863,90 +10863,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Recovery Of Precious Metals From E-waste Based on Ionic Liquid-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT5 : International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -10988,90 +10988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodéposition et caractérisations optiques de nanofils de Tellure monocristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11234,90 +11234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid melts for platinum recovery from spent PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMSIL 2018 : 27th Conference on Molten Salts and Ionic Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11355,77 +11355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvay workshop on Ionic liquids: from fundamentals to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,77 +11463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11584,64 +11584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Te nanostructures in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11679,64 +11679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par électrodéposition en milieu liquide ionique de nanostructures de tellure autosupportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11774,90 +11774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of Bi2Te3 in a piperidinium-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ISE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t>
@@ -11912,51 +11912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,64 +12050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
@@ -12149,77 +12149,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12283,64 +12283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12391,51 +12391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective nouvelle pour la récupération de l’indium issu des e-déchets par électrodéposition dans les liquides ioniques à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12499,51 +12499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction/électrodéposition dans les liquides ioniques: une nouvelle perspective pour la récupération de métaux issus de déchets électroniques (e-waste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth electrochemistry in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12728,51 +12728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of bismuth electrochemical system in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12830,320 +12830,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination simultanée du peroxyde d’hydrogène, de l’hydroxylamine et des ions iodate en milieu LiOH 0,1 M par polarographie impulsionnelle différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,51 +13207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pulse voltammetry under a strong magnetic field. Comparison with linear sweep voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13302,51 +13302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie d’impédance de l’influence du champ magnétique sur les réactions d’oxydation du ferrocyanure et de réduction des nitrobenzaldéhydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13442,51 +13442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des cartes électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cathelineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.133-157, 2023, 978-1-78948-162-4. </w:t>
@@ -13556,90 +13556,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective de l'or par voie de chimie verte à partir d'un élément contenant de l'or et un platinoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13792,77 +13792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13958,51 +13958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3040060 (A1) / WO2017025547 (A1). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14024,90 +14024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14170,51 +14170,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet &amp;quot;Electrolixiviation-Electrodépôt pour la valorisation des métaux précieux contenus dans les déchets d'équipements électriques/électroniques&amp;quot; - ANR-20-CE08-0035</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -14236,51 +14236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EE4Precious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine. 2021, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -14392,51 +14392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1592F36A"/>
+    <w:nsid w:val="009F2768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14623,51 +14623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-1799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070289093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/equipes/equipe-chimie-et-electrochimie-des-materiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceouverte.univ-lorraine.fr/en/at-the-ul/open-science-ambassadors/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1211748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJ9T9W7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.03.054" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ8RHRGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko&#239;ko&#239; Soropogui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cretinon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0083-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GJM6X4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatelut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RKXW0Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devisme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jnst.42.82" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chopart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aaboubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T7GD5JN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen-Mary Pavageau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boursier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chatelut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248012v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-1799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070289093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/equipes/equipe-chimie-et-electrochimie-des-materiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceouverte.univ-lorraine.fr/en/at-the-ul/open-science-ambassadors/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1211748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJ9T9W7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.03.054" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ8RHRGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatelut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RKXW0Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko&#239;ko&#239; Soropogui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cretinon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0083-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GJM6X4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devisme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jnst.42.82" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chopart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aaboubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T7GD5JN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heeren de Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen-Mary Pavageau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boursier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chatelut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248012v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04248021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>