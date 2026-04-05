--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -279,252 +279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare Impacts of Mobile Banking Use in Rural Africa: Gender Disaggregated Evidence from Eight Sub-Saharan African Countries</w:t>
+                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Kouandou</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41287-025-00707-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272929v1</w:t>
+                <w:t xml:space="preserve">hal-05164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare Impacts of Mobile Banking Use in Rural Africa: Gender Disaggregated Evidence from Eight Sub-Saharan African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Arouna Kouandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.812-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41287-025-00707-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164621v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Change in Rural West Africa: Does Mobile Banking Have a Role to Play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Kouandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,287 +695,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Serée</w:t>
+                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+                <w:t xml:space="preserve">hal-04113250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113250v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Conditions for Harnessing the Potential of Transitions to Agroecology in Europe and Requirements for Policy</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1476,51 +1476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-Urbanisation: Between Residential Preferences and Job Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,220 +2050,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal flexibility of permit trading when pollutants are correlated</w:t>
+                <w:t xml:space="preserve">Incomplete model specification in a multi-pollutants setting : the case of climate change and acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3), pp.527-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2011.01.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643967v1</w:t>
+                <w:t xml:space="preserve">hal-02652318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete model specification in a multi-pollutants setting : the case of climate change and acidification</w:t>
+                <w:t xml:space="preserve">Temporal flexibility of permit trading when pollutants are correlated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (3), pp.527-543. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.909-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2010.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2011.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652318v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing correlated stock externalities: water taxes with a pinch of salt</w:t>
               </w:r>
@@ -2321,191 +2321,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal flexibility of permit trading. What if pollutants are correlated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'eau, un bien économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Gerad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, G-2008-80, pp.1-23</w:t>
+              <w:t xml:space="preserve">Le Magazine de l'URIS-LR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664133v1</w:t>
+                <w:t xml:space="preserve">hal-02669210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau, un bien économique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal flexibility of permit trading. What if pollutants are correlated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magazine de l'URIS-LR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.76-79</w:t>
+              <w:t xml:space="preserve">Cahiers du Gerad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, G-2008-80, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669210v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxes dynamiques pour la gestion de la salinité d'irrigation</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la politique européenne pour la gestion de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MS23 LIFT H2020 project. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,273 +4866,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban strucutre and environmental externalities</w:t>
+                <w:t xml:space="preserve">Urban structure and environmental externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 29p</w:t>
+              <w:t xml:space="preserve">1.Conférence Annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Société Française d'Economie Rurale (SFER). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793490v1</w:t>
+                <w:t xml:space="preserve">hal-02742316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban structure and environmental externalities</w:t>
+                <w:t xml:space="preserve">Urban strucutre and environmental externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Conférence Annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Société Française d'Economie Rurale (SFER). FRA., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742316v1</w:t>
+                <w:t xml:space="preserve">hal-02793490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local public good provision and the environmental performance of the</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. European Congress of ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Regional Science Association International (RSAI). USA., Nov 2013, Atlanta, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807165v1</w:t>
+                <w:t xml:space="preserve">hal-02803663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban tolls really help us breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
               </w:r>
@@ -5194,96 +5181,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public good provision and the environmental performance of the</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Regional Science Association International (RSAI). USA., Nov 2013, Atlanta, Georgia</w:t>
+              <w:t xml:space="preserve">53. European Congress of ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803663v1</w:t>
+                <w:t xml:space="preserve">hal-02807165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated environmental impacts of wastewater management in a spatial context.</w:t>
               </w:r>
@@ -6517,51 +6517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A51AF121"/>
+    <w:nsid w:val="A7E6CEA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7055,51 +7055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-3711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kouandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-025-00707-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04206497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cazacu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Gava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0109-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.01.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50WJK68P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6SXV5K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-9031-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-214D27SC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05272949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska-Tasevska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Stockholm International Water Institut,stockholm (swe)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-3711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kouandou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-025-00707-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04206497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cazacu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Gava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0109-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6SXV5K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.01.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50WJK68P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-9031-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-214D27SC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05272949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska-Tasevska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Stockholm International Water Institut,stockholm (swe)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>