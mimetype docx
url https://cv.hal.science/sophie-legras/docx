--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -279,252 +279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
+                <w:t xml:space="preserve">Welfare Impacts of Mobile Banking Use in Rural Africa: Gender Disaggregated Evidence from Eight Sub-Saharan African Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Arouna Kouandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.812-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-025-00707-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164621v1</w:t>
+                <w:t xml:space="preserve">hal-05272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare Impacts of Mobile Banking Use in Rural Africa: Gender Disaggregated Evidence from Eight Sub-Saharan African Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Kouandou</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (4), pp.812-838. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41287-025-00707-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272929v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Change in Rural West Africa: Does Mobile Banking Have a Role to Play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Kouandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,287 +695,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Védrine</w:t>
+                <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113250v1</w:t>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Serée</w:t>
+                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Conditions for Harnessing the Potential of Transitions to Agroecology in Europe and Requirements for Policy</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,235 +1470,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-Urbanisation: Between Residential Preferences and Job Opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Usages agricoles diversifiés du sol : le rôle des effets de voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raumforschung und Raumordnung | Spatial Research and Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, First Online (2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13147-016-0474-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589697v1</w:t>
+                <w:t xml:space="preserve">hal-02622854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages agricoles diversifiés du sol : le rôle des effets de voisinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peri-Urbanisation: Between Residential Preferences and Job Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Martin</w:t>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.409. </w:t>
+              <w:t xml:space="preserve">Raumforschung und Raumordnung | Spatial Research and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, First Online (2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13147-016-0474-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622854v1</w:t>
+                <w:t xml:space="preserve">hal-01589697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjunctive Implementation of Land Sparing and Land Sharing for Environmental Preservation</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of the urban form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,191 +2321,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau, un bien économique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal flexibility of permit trading. What if pollutants are correlated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magazine de l'URIS-LR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.76-79</w:t>
+              <w:t xml:space="preserve">Cahiers du Gerad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, G-2008-80, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669210v1</w:t>
+                <w:t xml:space="preserve">hal-02664133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal flexibility of permit trading. What if pollutants are correlated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'eau, un bien économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Gerad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, G-2008-80, pp.1-23</w:t>
+              <w:t xml:space="preserve">Le Magazine de l'URIS-LR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664133v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxes dynamiques pour la gestion de la salinité d'irrigation</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la politique européenne pour la gestion de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MS23 LIFT H2020 project. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,191 +4866,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban structure and environmental externalities</w:t>
+                <w:t xml:space="preserve">Urban strucutre and environmental externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Conférence Annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Société Française d'Economie Rurale (SFER). FRA., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742316v1</w:t>
+                <w:t xml:space="preserve">hal-02793490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban strucutre and environmental externalities</w:t>
+                <w:t xml:space="preserve">Urban structure and environmental externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 29p</w:t>
+              <w:t xml:space="preserve">1.Conférence Annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Société Française d'Economie Rurale (SFER). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793490v1</w:t>
+                <w:t xml:space="preserve">hal-02742316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local public good provision and the environmental performance of the</w:t>
               </w:r>
@@ -6517,51 +6517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7E6CEA9"/>
+    <w:nsid w:val="1D2F38D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7055,51 +7055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-3711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kouandou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-025-00707-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04206497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cazacu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Gava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0109-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6SXV5K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.01.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50WJK68P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-9031-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-214D27SC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05272949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska-Tasevska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Stockholm International Water Institut,stockholm (swe)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-legras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-3711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kouandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-025-00707-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04206497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cazacu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Gava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0109-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6SXV5K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.01.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50WJK68P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-9031-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-214D27SC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05272949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Manevska-Tasevska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Stockholm International Water Institut,stockholm (swe)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>