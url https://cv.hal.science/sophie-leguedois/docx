--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Leguédois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des sols d’anciens sites miniers de métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of Rare Earth Elements in mine-tailings and soils in China: experimental results and multi-surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Otero-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earths elements cycling in reclaimed ion-adsorption mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction between soil processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA - Soil functions Along a Gradient of Anthropisation. IUFRO 125th Anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous, 3d, multiscale representation of the soil architecture to model microbial and faunal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l’effet de la végétation sur l’hydrodynamique d’une gamme de Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone Humidimétrie et Transfert en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of Cr and Ni in mine spoils and topsoils before and during restoration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en 3D de la structure d’un sol : Analyse de sensibilité et évaluation de l’approche APSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur Medjbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2014. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de paramètres d'un modèle de structure de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2012. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère numérique. Réalisation, développements et apport de bases de données floristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET 2009 Journée d'Écologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successions des mécanismes de désagrégation lors de l'évaluation des états de surface du sol. Développement d'une méthode d'estimation de la granulométrie des matières solides produites par l'érosion hydrique diffuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réhabilitation de sols forestiers suite à l’acidification atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Martinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France. 467 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte numérique de la végétation de la France à 1/1000000 : une nouvelle base de données pour les problématiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées IALE-France. Le paysage à l'interface des activités agricoles et forestières. Journée d’échanges avec les Professionnels, 21 novembre 2007 : La forêt dans les paysages et les territoires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydropédologie : discussion autour d’une discipline émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a tree belt for capturing overland flow from agricultural land - implications for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt Implication for pollution filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. T. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of interrill soil erosion: Modelling the transfer and size distribution of eroded size fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg [Freiburg]. DEU., Sep 2004, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion done by splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 450: Studies on Splashes A century after A.M. Worthington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de sédiments par érosion diffuse sur des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel hyperaccumulation is independent of the leaf economics spectrum, although it may be linked to plant water balance in an ultramafic plant community from Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gervais-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 513 (2), pp.2501-2517. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07325-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Functional Traits on Tropical Ultramafic Habitats Affected by Fire and Mining: Insights for Reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.248. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12060248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of reclamation effort on the recovery of ecosystem functions of a tropical degraded serpentinite dump site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of ultramafic soil functions and plant communities along an age-gradient of the actinorhizal tree Ceuthostoma terminale (Casuarinaceae) in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 440 (1-2), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04085-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance d'un fonds documentaire en vue de sa valorisation et de son exploitation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lysimetric monitoring of Technosols can contribute to understand the temporal dynamics of the soil porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of surface runoff and soil water flow using multi-objective parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maximilian Köhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wöhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 403 (1/2), pp.141-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt: processes and consequences for sediment delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (17), pp.3523-3534. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of interpolation techniques for the derivation of digital elevation models in relation to landform types and data density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (1-2), pp.126-141. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2005.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of overland flow by a tree belt on a pastured hillslope in south-eastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR05130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash distance and size distributions for various soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malam O. Issa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (3-4), pp.279 à 292. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate breakdown dynamics under rainfall compared with aggregate stability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (2), pp.225 à 238. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00663.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash projection distance for aggregated soils: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use tree belts to soak up excess run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash Projection Distance for Aggregated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.30 à 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions resulting from an aggregate stability test, interrill detachment and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, chemistry and distribution of neoformed spherulites in agricultural land affected by metallurgical point-source pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2003.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements dynamics in reclaimed mine tailings: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of REE in mine-tailings, soils and sediments in China and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, zurich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of soil function in a serpentine quarry in Sabah (Malaysia) along an age gradient of the pioneer tree Ceuthostoma terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, tirana, Albania. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Ultramafic Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique LabEx Ressources 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits on serpentine degraded areas in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania. 2017, ICSE 2017 Albania, Conference Guide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and modelling critical loads for nutrient nitrogen in French Natura 2000 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 729 mid-term workshop 2009. Nitrogen deposition and Natura 2000. Science and practice in determining environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium. COST, 293 p., 2009, Nitrogen deposition and Natura 2000 : science and practice in determining environmental impacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the size selectivity of interrill water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. Geophysical Research Abstracts, 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie, distribution et néoformation de phases secondaires métallifères dans un sol agricole fortement pollué par des déchets indsutriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir et effets des contaminants métalliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lille, France. 2003, Devenir et effets des contaminants métalliques dans les agrosystèmes et ecosystèmes terrestres : influence de l'usage des sols. Résumés des communications orales et des posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science: "Soil Science : Confronting New Realities in the 21st Century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 5 (Symposium n°53), 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie à diffraction laser en science du sol : exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainfall simulation laboratory of the INRA (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: "Evolution, spatio-temporal dynamics and connectivity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of interrill erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The significance of soil surface characteristics in soil erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 2001, International symposium. The significance of soil surface characteristics in soil erosion. 20th - 22th Septembre 2001, University Louis Pasteur, Strasbourg, France. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Obeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide sommaire d'utilisation de la Carte de la Végétation Potentielle de la France-BDGveg_FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données géographiques de la végétation potentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation map of France going numerical: a new harmonised national geographical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de spatialisation pour la modélisation des charges critiques en azote atmosphérique eutrophisant pour les écosystèmes terrestres français. Comparaison d'un zonage ciblé (espaces Natura 2000) et d'un zonage géographique continu (unités écosystémiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 4. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2008, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terre érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00516390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terres érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Leguédois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des sols d’anciens sites miniers de métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of Rare Earth Elements in mine-tailings and soils in China: experimental results and multi-surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Otero-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earths elements cycling in reclaimed ion-adsorption mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction between soil processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA - Soil functions Along a Gradient of Anthropisation. IUFRO 125th Anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous, 3d, multiscale representation of the soil architecture to model microbial and faunal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l’effet de la végétation sur l’hydrodynamique d’une gamme de Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone Humidimétrie et Transfert en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of Cr and Ni in mine spoils and topsoils before and during restoration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en 3D de la structure d’un sol : Analyse de sensibilité et évaluation de l’approche APSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur Medjbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2014. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de paramètres d'un modèle de structure de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2012. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère numérique. Réalisation, développements et apport de bases de données floristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET 2009 Journée d'Écologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réhabilitation de sols forestiers suite à l’acidification atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Martinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France. 467 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successions des mécanismes de désagrégation lors de l'évaluation des états de surface du sol. Développement d'une méthode d'estimation de la granulométrie des matières solides produites par l'érosion hydrique diffuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte numérique de la végétation de la France à 1/1000000 : une nouvelle base de données pour les problématiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées IALE-France. Le paysage à l'interface des activités agricoles et forestières. Journée d’échanges avec les Professionnels, 21 novembre 2007 : La forêt dans les paysages et les territoires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydropédologie : discussion autour d’une discipline émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt Implication for pollution filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. T. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a tree belt for capturing overland flow from agricultural land - implications for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion done by splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 450: Studies on Splashes A century after A.M. Worthington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of interrill soil erosion: Modelling the transfer and size distribution of eroded size fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg [Freiburg]. DEU., Sep 2004, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de sédiments par érosion diffuse sur des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel hyperaccumulation is independent of the leaf economics spectrum, although it may be linked to plant water balance in an ultramafic plant community from Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gervais-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 513 (2), pp.2501-2517. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07325-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Functional Traits on Tropical Ultramafic Habitats Affected by Fire and Mining: Insights for Reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.248. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12060248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of ultramafic soil functions and plant communities along an age-gradient of the actinorhizal tree Ceuthostoma terminale (Casuarinaceae) in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 440 (1-2), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04085-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of reclamation effort on the recovery of ecosystem functions of a tropical degraded serpentinite dump site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance d'un fonds documentaire en vue de sa valorisation et de son exploitation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lysimetric monitoring of Technosols can contribute to understand the temporal dynamics of the soil porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of surface runoff and soil water flow using multi-objective parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maximilian Köhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wöhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 403 (1/2), pp.141-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt: processes and consequences for sediment delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (17), pp.3523-3534. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of interpolation techniques for the derivation of digital elevation models in relation to landform types and data density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (1-2), pp.126-141. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2005.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of overland flow by a tree belt on a pastured hillslope in south-eastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR05130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use tree belts to soak up excess run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash distance and size distributions for various soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malam O. Issa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (3-4), pp.279 à 292. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate breakdown dynamics under rainfall compared with aggregate stability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (2), pp.225 à 238. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00663.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash projection distance for aggregated soils: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash Projection Distance for Aggregated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.30 à 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions resulting from an aggregate stability test, interrill detachment and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, chemistry and distribution of neoformed spherulites in agricultural land affected by metallurgical point-source pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2003.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements dynamics in reclaimed mine tailings: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of soil function in a serpentine quarry in Sabah (Malaysia) along an age gradient of the pioneer tree Ceuthostoma terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, tirana, Albania. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Ultramafic Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique LabEx Ressources 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of REE in mine-tailings, soils and sediments in China and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, zurich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits on serpentine degraded areas in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania. 2017, ICSE 2017 Albania, Conference Guide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and modelling critical loads for nutrient nitrogen in French Natura 2000 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 729 mid-term workshop 2009. Nitrogen deposition and Natura 2000. Science and practice in determining environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium. COST, 293 p., 2009, Nitrogen deposition and Natura 2000 : science and practice in determining environmental impacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the size selectivity of interrill water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. Geophysical Research Abstracts, 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie, distribution et néoformation de phases secondaires métallifères dans un sol agricole fortement pollué par des déchets indsutriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir et effets des contaminants métalliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lille, France. 2003, Devenir et effets des contaminants métalliques dans les agrosystèmes et ecosystèmes terrestres : influence de l'usage des sols. Résumés des communications orales et des posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie à diffraction laser en science du sol : exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science: "Soil Science : Confronting New Realities in the 21st Century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 5 (Symposium n°53), 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainfall simulation laboratory of the INRA (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: "Evolution, spatio-temporal dynamics and connectivity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of interrill erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The significance of soil surface characteristics in soil erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 2001, International symposium. The significance of soil surface characteristics in soil erosion. 20th - 22th Septembre 2001, University Louis Pasteur, Strasbourg, France. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Obeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide sommaire d'utilisation de la Carte de la Végétation Potentielle de la France-BDGveg_FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données géographiques de la végétation potentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation map of France going numerical: a new harmonised national geographical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de spatialisation pour la modélisation des charges critiques en azote atmosphérique eutrophisant pour les écosystèmes terrestres français. Comparaison d'un zonage ciblé (espaces Natura 2000) et d'un zonage géographique continu (unités écosystémiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 4. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2008, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terres érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terre érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00516390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur Medjbeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Martinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Hairsine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tongway" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Tongway" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gervais-Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukaibin Sumail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07325-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimi Repin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Sugau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Nilus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.02.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabaris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04085-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Despouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chevillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifafi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZM9JCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hairsine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tongway" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6957" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J07B0VSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Ellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Hairsine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tongway" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR05130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malam O. Issa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2N3FW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00663.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Q9R5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956EA61DA2AE93C147C086C14D7AD88D64BFB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Oort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.12.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVB1264D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595450v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Sugau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822900v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516390v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur Medjbeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Martinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Tongway" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Ellis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Hairsine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tongway" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gervais-Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukaibin Sumail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07325-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimi Repin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Sugau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Nilus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabaris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04085-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Despouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chevillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifafi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZM9JCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hairsine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tongway" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6957" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J07B0VSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Ellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Hairsine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tongway" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR05130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malam O. Issa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.05.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2N3FW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383192v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00663.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Q9R5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956EA61DA2AE93C147C086C14D7AD88D64BFB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Oort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.12.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVB1264D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Sugau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822900v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>