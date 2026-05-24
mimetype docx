--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Leguédois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des sols d’anciens sites miniers de métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of Rare Earth Elements in mine-tailings and soils in China: experimental results and multi-surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Otero-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earths elements cycling in reclaimed ion-adsorption mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction between soil processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA - Soil functions Along a Gradient of Anthropisation. IUFRO 125th Anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous, 3d, multiscale representation of the soil architecture to model microbial and faunal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l’effet de la végétation sur l’hydrodynamique d’une gamme de Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone Humidimétrie et Transfert en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of Cr and Ni in mine spoils and topsoils before and during restoration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en 3D de la structure d’un sol : Analyse de sensibilité et évaluation de l’approche APSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur Medjbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2014. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de paramètres d'un modèle de structure de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2012. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère numérique. Réalisation, développements et apport de bases de données floristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET 2009 Journée d'Écologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réhabilitation de sols forestiers suite à l’acidification atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Martinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France. 467 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successions des mécanismes de désagrégation lors de l'évaluation des états de surface du sol. Développement d'une méthode d'estimation de la granulométrie des matières solides produites par l'érosion hydrique diffuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte numérique de la végétation de la France à 1/1000000 : une nouvelle base de données pour les problématiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées IALE-France. Le paysage à l'interface des activités agricoles et forestières. Journée d’échanges avec les Professionnels, 21 novembre 2007 : La forêt dans les paysages et les territoires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydropédologie : discussion autour d’une discipline émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt Implication for pollution filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. T. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a tree belt for capturing overland flow from agricultural land - implications for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion done by splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 450: Studies on Splashes A century after A.M. Worthington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of interrill soil erosion: Modelling the transfer and size distribution of eroded size fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg [Freiburg]. DEU., Sep 2004, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de sédiments par érosion diffuse sur des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel hyperaccumulation is independent of the leaf economics spectrum, although it may be linked to plant water balance in an ultramafic plant community from Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gervais-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 513 (2), pp.2501-2517. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07325-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Functional Traits on Tropical Ultramafic Habitats Affected by Fire and Mining: Insights for Reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.248. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12060248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of ultramafic soil functions and plant communities along an age-gradient of the actinorhizal tree Ceuthostoma terminale (Casuarinaceae) in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 440 (1-2), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04085-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of reclamation effort on the recovery of ecosystem functions of a tropical degraded serpentinite dump site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance d'un fonds documentaire en vue de sa valorisation et de son exploitation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lysimetric monitoring of Technosols can contribute to understand the temporal dynamics of the soil porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of surface runoff and soil water flow using multi-objective parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maximilian Köhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wöhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 403 (1/2), pp.141-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt: processes and consequences for sediment delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (17), pp.3523-3534. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of interpolation techniques for the derivation of digital elevation models in relation to landform types and data density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (1-2), pp.126-141. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2005.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of overland flow by a tree belt on a pastured hillslope in south-eastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR05130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use tree belts to soak up excess run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash distance and size distributions for various soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malam O. Issa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (3-4), pp.279 à 292. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate breakdown dynamics under rainfall compared with aggregate stability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (2), pp.225 à 238. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00663.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash projection distance for aggregated soils: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash Projection Distance for Aggregated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.30 à 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions resulting from an aggregate stability test, interrill detachment and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, chemistry and distribution of neoformed spherulites in agricultural land affected by metallurgical point-source pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2003.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements dynamics in reclaimed mine tailings: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of soil function in a serpentine quarry in Sabah (Malaysia) along an age gradient of the pioneer tree Ceuthostoma terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, tirana, Albania. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Ultramafic Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique LabEx Ressources 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of REE in mine-tailings, soils and sediments in China and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, zurich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits on serpentine degraded areas in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania. 2017, ICSE 2017 Albania, Conference Guide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and modelling critical loads for nutrient nitrogen in French Natura 2000 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 729 mid-term workshop 2009. Nitrogen deposition and Natura 2000. Science and practice in determining environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium. COST, 293 p., 2009, Nitrogen deposition and Natura 2000 : science and practice in determining environmental impacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the size selectivity of interrill water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. Geophysical Research Abstracts, 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie, distribution et néoformation de phases secondaires métallifères dans un sol agricole fortement pollué par des déchets indsutriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir et effets des contaminants métalliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lille, France. 2003, Devenir et effets des contaminants métalliques dans les agrosystèmes et ecosystèmes terrestres : influence de l'usage des sols. Résumés des communications orales et des posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie à diffraction laser en science du sol : exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science: "Soil Science : Confronting New Realities in the 21st Century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 5 (Symposium n°53), 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainfall simulation laboratory of the INRA (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: "Evolution, spatio-temporal dynamics and connectivity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of interrill erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The significance of soil surface characteristics in soil erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 2001, International symposium. The significance of soil surface characteristics in soil erosion. 20th - 22th Septembre 2001, University Louis Pasteur, Strasbourg, France. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Obeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide sommaire d'utilisation de la Carte de la Végétation Potentielle de la France-BDGveg_FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données géographiques de la végétation potentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation map of France going numerical: a new harmonised national geographical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de spatialisation pour la modélisation des charges critiques en azote atmosphérique eutrophisant pour les écosystèmes terrestres français. Comparaison d'un zonage ciblé (espaces Natura 2000) et d'un zonage géographique continu (unités écosystémiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 4. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2008, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terres érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terre érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00516390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Leguédois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of Rare Earth Elements in mine-tailings and soils in China: experimental results and multi-surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Otero-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earths elements cycling in reclaimed ion-adsorption mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des sols d’anciens sites miniers de métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction between soil processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA - Soil functions Along a Gradient of Anthropisation. IUFRO 125th Anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous, 3d, multiscale representation of the soil architecture to model microbial and faunal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of Cr and Ni in mine spoils and topsoils before and during restoration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l’effet de la végétation sur l’hydrodynamique d’une gamme de Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone Humidimétrie et Transfert en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en 3D de la structure d’un sol : Analyse de sensibilité et évaluation de l’approche APSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ameur Medjbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2014. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de paramètres d'un modèle de structure de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2012. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère numérique. Réalisation, développements et apport de bases de données floristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET 2009 Journée d'Écologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successions des mécanismes de désagrégation lors de l'évaluation des états de surface du sol. Développement d'une méthode d'estimation de la granulométrie des matières solides produites par l'érosion hydrique diffuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réhabilitation de sols forestiers suite à l’acidification atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Martinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France. 467 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte numérique de la végétation de la France à 1/1000000 : une nouvelle base de données pour les problématiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées IALE-France. Le paysage à l'interface des activités agricoles et forestières. Journée d’échanges avec les Professionnels, 21 novembre 2007 : La forêt dans les paysages et les territoires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydropédologie : discussion autour d’une discipline émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt Implication for pollution filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. T. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a tree belt for capturing overland flow from agricultural land - implications for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of interrill soil erosion: Modelling the transfer and size distribution of eroded size fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg [Freiburg]. DEU., Sep 2004, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion done by splash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH 450: Studies on Splashes A century after A.M. Worthington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de sédiments par érosion diffuse sur des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel hyperaccumulation is independent of the leaf economics spectrum, although it may be linked to plant water balance in an ultramafic plant community from Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gervais-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 513 (2), pp.2501-2517. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07325-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Functional Traits on Tropical Ultramafic Habitats Affected by Fire and Mining: Insights for Reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.248. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12060248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of reclamation effort on the recovery of ecosystem functions of a tropical degraded serpentinite dump site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of ultramafic soil functions and plant communities along an age-gradient of the actinorhizal tree Ceuthostoma terminale (Casuarinaceae) in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukaibin Sumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 440 (1-2), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04085-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance d'un fonds documentaire en vue de sa valorisation et de son exploitation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lysimetric monitoring of Technosols can contribute to understand the temporal dynamics of the soil porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of surface runoff and soil water flow using multi-objective parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maximilian Köhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wöhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 403 (1/2), pp.141-156. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment trapping by a tree belt: processes and consequences for sediment delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (17), pp.3523-3534. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of interpolation techniques for the derivation of digital elevation models in relation to landform types and data density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (1-2), pp.126-141. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2005.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of overland flow by a tree belt on a pastured hillslope in south-eastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Hairsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Tongway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR05130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use tree belts to soak up excess run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim W. Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate breakdown dynamics under rainfall compared with aggregate stability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (2), pp.225 à 238. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00663.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash projection distance for aggregated soils: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash distance and size distributions for various soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malam O. Issa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (3-4), pp.279 à 292. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00383194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash Projection Distance for Aggregated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.30 à 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, chemistry and distribution of neoformed spherulites in agricultural land affected by metallurgical point-source pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2003.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions resulting from an aggregate stability test, interrill detachment and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.1117-1129. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements dynamics in reclaimed mine tailings: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle géochimique des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits on serpentine degraded areas in Sabah (Malaysia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Sugau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Nilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania. 2017, ICSE 2017 Albania, Conference Guide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Ultramafic Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique LabEx Ressources 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of soil function in a serpentine quarry in Sabah (Malaysia) along an age gradient of the pioneer tree Ceuthostoma terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimi Repin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, tirana, Albania. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution partitioning of REE in mine-tailings, soils and sediments in China and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, zurich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and modelling critical loads for nutrient nitrogen in French Natura 2000 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 729 mid-term workshop 2009. Nitrogen deposition and Natura 2000. Science and practice in determining environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium. COST, 293 p., 2009, Nitrogen deposition and Natura 2000 : science and practice in determining environmental impacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the size selectivity of interrill water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. Geophysical Research Abstracts, 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie, distribution et néoformation de phases secondaires métallifères dans un sol agricole fortement pollué par des déchets indsutriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir et effets des contaminants métalliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lille, France. 2003, Devenir et effets des contaminants métalliques dans les agrosystèmes et ecosystèmes terrestres : influence de l'usage des sols. Résumés des communications orales et des posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie à diffraction laser en science du sol : exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of sediment detached by interrill erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science: "Soil Science : Confronting New Realities in the 21st Century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 5 (Symposium n°53), 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainfall simulation laboratory of the INRA (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil erosion patterns: "Evolution, spatio-temporal dynamics and connectivity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of interrill erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The significance of soil surface characteristics in soil erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 2001, International symposium. The significance of soil surface characteristics in soil erosion. 20th - 22th Septembre 2001, University Louis Pasteur, Strasbourg, France. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Obeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide sommaire d'utilisation de la Carte de la Végétation Potentielle de la France-BDGveg_FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données géographiques de la végétation potentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation map of France going numerical: a new harmonised national geographical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de spatialisation pour la modélisation des charges critiques en azote atmosphérique eutrophisant pour les écosystèmes terrestres français. Comparaison d'un zonage ciblé (espaces Natura 2000) et d'un zonage géographique continu (unités écosystémiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie. Phase 4. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2008, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la base de données géographique &amp;quot; Charges critiques &amp;quot; pour la France métropolitaine : gestion, acquisition des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terre érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00516390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de l'érosion diffuse des sols. Modélisation du transfert et de l'évolution granulométrique des fragments de terres érodés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur Medjbeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Martinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Tongway" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Ellis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Hairsine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tongway" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gervais-Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukaibin Sumail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07325-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimi Repin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Sugau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Nilus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabaris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04085-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Despouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chevillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifafi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZM9JCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hairsine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tongway" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6957" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J07B0VSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Ellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Hairsine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tongway" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR05130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malam O. Issa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.05.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2N3FW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383192v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00663.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Q9R5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956EA61DA2AE93C147C086C14D7AD88D64BFB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Oort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.12.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVB1264D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Sugau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822900v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ameur Medjbeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Martinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Tongway" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Ellis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Hairsine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tongway" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gervais-Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukaibin Sumail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07325-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimi Repin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Sugau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Nilus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.02.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabaris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04085-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Despouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chevillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifafi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZM9JCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hairsine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tongway" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6957" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J07B0VSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Ellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Hairsine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tongway" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR05130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00663.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Q9R5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460811v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malam O. Issa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.05.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2N3FW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Oort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.12.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVB1264D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1106" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956EA61DA2AE93C147C086C14D7AD88D64BFB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Sugau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822900v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516390v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>