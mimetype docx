--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1955,256 +1955,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'apprentissage à l'expérimentation ou comment faire évoluer nos exigences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
+                <w:t xml:space="preserve">Travailler en collaboration avec un cobot : Comment évaluer l'impact sur la santé de l'humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Elissa El Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2025 - 19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">Drôles d'objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158343v1</w:t>
+                <w:t xml:space="preserve">hal-05073380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en collaboration avec un cobot : Comment évaluer l'impact sur la santé de l'humain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'apprentissage à l'expérimentation ou comment faire évoluer nos exigences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t>
+              <w:t xml:space="preserve">S.mart 2025 - 19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073380v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec un robot collaboratif ou un exosquelette : Comment évaluer l'impact sur la santé physique et cognitive ?</w:t>
               </w:r>
@@ -2216,64 +2216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Kohili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2023 - 12ème colloque de Psychologie Ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -3677,77 +3677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Induced Postural Changes on Cognitive Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5174,51 +5174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B588640A"/>
+    <w:nsid w:val="40291819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>