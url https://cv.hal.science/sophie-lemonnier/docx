--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2305,256 +2305,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ACoRE : le cobot, du laboratoire aux entreprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+                <w:t xml:space="preserve">Belenios with cast-as-intended: towards a usable interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Goetschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque International Projectique, Projectics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">EVote-ID 2024 - 9th International Joint Conference on Electronic Voting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Terragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861380v1</w:t>
+                <w:t xml:space="preserve">hal-04646244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belenios with cast-as-intended: towards a usable interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cortier</w:t>
+                <w:t xml:space="preserve">Projet ACoRE : le cobot, du laboratoire aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+                <w:t xml:space="preserve">Michaël Bénédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme Goetschmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVote-ID 2024 - 9th International Joint Conference on Electronic Voting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Terragona, Spain</w:t>
+              <w:t xml:space="preserve">27ème Colloque International Projectique, Projectics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646244v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t>
               </w:r>
@@ -5174,51 +5174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40291819"/>
+    <w:nsid w:val="85553CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>