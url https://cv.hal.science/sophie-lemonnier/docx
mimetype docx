--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,5119 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5068 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Lemonnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9650-7054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193254883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=fcebybEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pace on productivity and physical and mental workloads in a Human-Cobot Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.328-336. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2024.2440265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exhibit More Predictable Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, The European Journal on Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/30504554251353513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sebastian-Galles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1373191. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Estimation of Physical Distances between Oneself and a Social Robot: Am I as Far from the Robot as It is from Me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe's Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/ejop.9519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the introduction of a cobot change the productivity and posture of the operators in a collaborative task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0289787. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers' visual attention: A field study at intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2020.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze behaviour when approaching an intersection: Dwell time distribution and comparison with a quantitative prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (35), pp 60-74. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effect of the rainfall on the windshield in terms of visual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp 83-88. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating cognitive processes with eye movements in a decision-making driving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), 14p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.7.4.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral evidence for inter-hemispheric cooperation during a lexical decision task: a divided visual field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.316. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemisphere specialisation and inter-hemispheric cooperation during a phonological task: Effect of lexicality as assessed by the divided visual field approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Epub. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650x.2011.651142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire sur l’acceptation des utilisateurs des robots collaboratifs en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an augmented reality device to learn a collaborative task with a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La XR en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSE2R, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'introduction des cobots en PME : un outil d'auto-évaluation de la maturité des entreprises Un outil d'auto-évaluation de la maturité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’un dispositif de réalité augmentée dans l’apprentissage d’une tâche collaborative humain-cobot sur les performances et des facteurs humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en collaboration avec un cobot : Comment évaluer l'impact sur la santé de l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apprentissage à l'expérimentation ou comment faire évoluer nos exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart 2025 - 19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec un robot collaboratif ou un exosquelette : Comment évaluer l'impact sur la santé physique et cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Mesures Physiologiques et Études Utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Clodic (LAAS); Matthieu Herrb (LAAS); Pierre-Vincent Paubel (UT2J); Mathias Rihet (ISAE-Supaero), Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACoRE : le cobot, du laboratoire aux entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque International Projectique, Projectics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belenios with cast-as-intended: towards a usable interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Goetschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVote-ID 2024 - 9th International Joint Conference on Electronic Voting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kohili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavagnac Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which repercussions of the introduction of a cobot on productivity and biomechanical constraints on operators in a collaborative task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapeurs-pompiers et désincarcération : effet du port d'un exosquelette sur la charge cognitive et l'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kohili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023 - 12ème colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multimodale de la performance motrice et du comportement oculomoteur lors d'une tâche collaborative Homme-cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suis-je aussi loin du robot que le robot l’est de moi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Outmouhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès national de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Visibility under Rain Conditions : Development of an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, April 14-17, 2014, Paris La Défense, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention in a complex task: discrimination of decisional processes with eyes movement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lund, Sweden. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode quantificative d’évaluation de la qualité des interactions entre un humain et un cobot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Induced Postural Changes on Cognitive Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviors and Human-Robot Interaction with a cobot in a collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-like Behavior and Cognition in Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual platform, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human working in interaction with a cobot: what do its gesture, posture and gaze tell us ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS 19) - Congrès international au Corum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal study for modelling human motor performance and health in a Human -Robotics collaborative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome C Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Manufacturing Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a visual attention model in a driving field test: difficulties and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAP School on Applied Cognitive Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.377-380, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de prise d’information visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-62, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exhibit More Predictable Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cadence de production lors d’une situation collaborative humain-cobot sur les performances de travail et la santé de l’opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Gauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots collaboratifs dans l'industrie française en 2021 : acceptation des opérateurs et points de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lanfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Scarf Plots to Visualize Moment-to-Moment Visual Search Behavior on Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation et intention d’usage des technologies cobotiques dans l’industrie française en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Université de Paris. 2022, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allocation de l'attention visuelle lors d'une situation multi-tâche et dynamique : l'approche de carrefour en conduite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université paris 8, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03028666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5174,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85553CAA"/>
+    <w:nsid w:val="CB3E622C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5405,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9650-7054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193254883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=fcebybEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lepers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251353513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMXLCXZ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650x.2011.651142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04861380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>