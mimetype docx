--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -147,14088 +147,14369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bidaux</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dieho</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527184v1</w:t>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of the dynamics of milk lactose content throughout lactation and identification of variation factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arnal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Romain Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meriaux</w:t>
+                <w:t xml:space="preserve">K. Dieho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-27208⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441091v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of the dynamics of milk lactose content throughout lactation and identification of variation factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (4), pp.4209-4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407120v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04874121v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the lactose content and other osmotic agents in milk throughout lactation according to the cow's parity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079670v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Dynamics of the lactose content and other osmotic agents in milk throughout lactation according to the cow's parity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.432-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109811v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased lactose percentage in milk associated with quarter health disorder and hyperketolactia, a proxy for negative energy balance, in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (7), pp.5041-5053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24134⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536609v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Decreased lactose percentage in milk associated with quarter health disorder and hyperketolactia, a proxy for negative energy balance, in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kurban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 107 (7), pp.5041-5053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04557071v1</w:t>
+                <w:t xml:space="preserve">hal-04536609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510660v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106 (11), pp.7675-7697. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186616v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (11), pp.7675-7697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03706967v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential amino acid profile of supplemental metabolizable protein affects mammary gland metabolism and whole-body glucose kinetics in dairy cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparison of feed evaluation models on predictions of milk protein yield on Québec commercial dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.7354-7372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21576⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.3997-4015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736731v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of feed evaluation models on predictions of milk protein yield on Québec commercial dairy farms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doris Pellerin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21182⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03651930v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential amino acid profile of supplemental metabolizable protein affects mammary gland metabolism and whole-body glucose kinetics in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Kelly Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. H. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J.J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.7354-7372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323025v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postruminal infusions of amino acids or glucose affect metabolisms of splanchnic, mammary, and other peripheral tissues and drive amino acid use in dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.100338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02496278v1</w:t>
+                <w:t xml:space="preserve">hal-03323025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid efficiencies of utilization vary by different mechanisms in response to energy and protein supplies in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Postruminal infusions of amino acids or glucose affect metabolisms of splanchnic, mammary, and other peripheral tissues and drive amino acid use in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (11), pp.9883-9901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-16433⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 103 (3), pp.2233-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282330v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides aminés digestibles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amino acid efficiencies of utilization vary by different mechanisms in response to energy and protein supplies in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.9883-9901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-16433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341115v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les acides aminés digestibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Herisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01391135v1</w:t>
+                <w:t xml:space="preserve">hal-03341115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soybean meal or canola meal on milk production and methane emissions in lactating dairy cows fed grass silage-based diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hetta</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Krizsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Huhtanen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9757⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01211061v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of soybean meal or canola meal on milk production and methane emissions in lactating dairy cows fed grass silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gidlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Krizsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huhtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 98 (10), pp.6939-6953. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 98 (11), pp.8093-8106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211050v1</w:t>
+                <w:t xml:space="preserve">hal-01211061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary metabolism in response to the provision of an “Ideal” amino acid profile at two levels of metabolizable protein supplies in dairy cows: consequences on efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 98 (6), pp.3951-3968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8656⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 98 (10), pp.6939-6953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210880v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Changes in mammary metabolism in response to the provision of an “Ideal” amino acid profile at two levels of metabolizable protein supplies in dairy cows: consequences on efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 98 (6), pp.3951-3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210611v1</w:t>
+                <w:t xml:space="preserve">hal-01210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring metabolism flexibility in complex organisms through quantitative study of precursor sets for system outputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947219v1</w:t>
+                <w:t xml:space="preserve">hal-01210485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210485v1</w:t>
+                <w:t xml:space="preserve">hal-01210611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein responses in dairy cows to changes in postruminal supplies of arginine, isoleucine, and valine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploring metabolism flexibility in complex organisms through quantitative study of precursor sets for system outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210344v1</w:t>
+                <w:t xml:space="preserve">hal-00947219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triennial lactation symposium: Mammary metabolism of amino acids in dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Milk protein responses in dairy cows to changes in postruminal supplies of arginine, isoleucine, and valine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.420-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk protein synthesis in response to the provision of an “ideal” amino acid profile at 2 levels of metabolizable protein supply in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (10), pp.5876-5887. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triennial lactation symposium: Mammary metabolism of amino acids in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (5), pp.1708-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00729286v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729288v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid or casein supply on whole-body, splanchnic, and mammary glucose kinetics in lactating dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (11), pp.5558-5568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3978⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644643v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of intrinsically labeled milk protein provides a functional tool for human nutrition research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of amino acid or casein supply on whole-body, splanchnic, and mammary glucose kinetics in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Gijsen</w:t>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">D.R. Ouellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. de Roos</w:t>
+                <w:t xml:space="preserve">D. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (10), pp.4812-4822. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5558-5568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454084v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-body glucose metabolism and mammary energetic nutrient metabolism in lactating dairy cows receiving digestive infusions of casein and propionic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">H. Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.6068-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173377v1</w:t>
+                <w:t xml:space="preserve">hal-00730130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of glucose, propionic acid, and nonessential amino acids on glucose metabolism and milk yield in Holstein dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">The production of intrinsically labeled milk protein provides a functional tool for human nutrition research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.C. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Gijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Blum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.L. de Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (7), pp.3244-3257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1610⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 92 (10), pp.4812-4822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665632v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of a protein hydrolysate is accompanied by an accelerated in vivo digestion and absorption rate when compared with its intact protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Koopman</w:t>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Crombach</w:t>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie Gijsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (29), pp.3638-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body glucose metabolism and mammary energetic nutrient metabolism in lactating dairy cows receiving digestive infusions of casein and propionic acid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of glucose, propionic acid, and nonessential amino acids on glucose metabolism and milk yield in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E. Lobley</w:t>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rulquin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.W. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (12), pp.6068-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.3244-3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730130v1</w:t>
+                <w:t xml:space="preserve">hal-02665632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des nutriments énergétiques sur la production et la teneur en matière grasse du lait de vache</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingestion of a protein hydrolysate is accompanied by an accelerated in vivo digestion and absorption rate when compared with its intact protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Koopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Gijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655303v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casein and propionate supply on whole body protein metabolism in lactating dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet des nutriments énergétiques sur la production et la teneur en matière grasse du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (1), pp.81-89</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657135v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casein and propionate supply on mammary protein metabolism in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Effect of casein and propionate supply on whole body protein metabolism in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (1), pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657575v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of casein and propionate supply on mammary protein metabolism in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.4340-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72481-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00900634v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of site of starch digestion on portal nutrient net fluxes in steers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20051481⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (5), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01056750v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infusion of glucose directs circulating amino acids to the mammary gland in well-fed dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of site of starch digestion on portal nutrient net fluxes in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73173-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (2), pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674698v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Infusion of glucose directs circulating amino acids to the mammary gland in well-fed dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87, pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900473v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose metabolism in lactating cows in response to isoenergetic infusions of propionic acid or duodenal glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87, pp.1767-1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73332-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactational effect of propionic acid and duodenal glucose in cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676246v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal glucose increases glucose fluxes and lactose synthesis in grass silage-fed dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Lactational effect of propionic acid and duodenal glucose in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 85 (3), pp.585-606</w:t>
+              <w:t xml:space="preserve">, 2003, 86 (1), pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189914v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Duodenal glucose increases glucose fluxes and lactose synthesis in grass silage-fed dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. van Eys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (3), pp.585-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672620v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal infusion of glucose decreases milk fat production in grass silage-fed dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 85 (10), pp.2541-2550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model to analyse intravenous glucose and insulin tolerance tests performed on dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86, pp.359-369</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670111v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 2. Diets based on grass silage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A dynamic model to analyse intravenous glucose and insulin tolerance tests performed on dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.359-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694303v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a duodenal glucose infusion on the relationship between plasma concentrations og glucose and insulin in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 2. Diets based on grass silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 80 (11), pp.2854-2865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(97)76250-7⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 83 (12), pp.2952-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(00)75195-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685080v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin response to amino acid and glucose intravenous infusion in dairy cows : synergistic effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of a duodenal glucose infusion on the relationship between plasma concentrations og glucose and insulin in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-979100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 80 (11), pp.2854-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(97)76250-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688542v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary intake and gastric digestion of two hays by llamas and sheep: influence of concentrate supplementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Insulin response to amino acid and glucose intravenous infusion in dairy cows : synergistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dulphy</w:t>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859600078771⟩</w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (11), pp.556-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-979100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688004v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voluntary intake and gastric digestion of two hays by llamas and sheep: influence of concentrate supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dardillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 127 (4), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859600078771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of in sacco degradation and physico chemical characteristics of gastric fermentor in camelids and ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dardillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kayouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of milk lactose dynamics across lactation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution du taux de lactose dans le lait lors d'une inflammation mammaire et d'un désordre métabolique chez les vaches laitières en début de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Meriaux</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137172v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Diminution du taux de lactose dans le lait lors d'une inflammation mammaire et d'un désordre métabolique chez les vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryna Kurban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid local and global sensitivity analysis: Evaluation of dairy cow response predicted through INRA 2018 feeding system according to feed characteristics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.328</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750200v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What mammary flux has taught us about amino acid and protein metabolism in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hybrid local and global sensitivity analysis: Evaluation of dairy cow response predicted through INRA 2018 feeding system according to feed characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.26</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661637v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What mammary flux has taught us about amino acid and protein metabolism in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829834v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193611v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251470v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of INRAtionV5 for dairy cows: One-at-a-time method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419956v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitriser l’équilibre en acides aminés dans le cadre de rations hivernales de vaches laitières pour augmenter l’autonomie protéique : le projet DY+ Milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.131-134</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028290v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dieho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des prédictions de la production de protéine du lait pour des fermes québécoises par différents modèles de formulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maitriser l’équilibre en acides aminés dans le cadre de rations hivernales de vaches laitières pour augmenter l’autonomie protéique : le projet DY+ Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Techno 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Novalait, Jun 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323248v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine balanced diet improves performances and biosynthetic traffic in mammary epithelial cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison des prédictions de la production de protéine du lait pour des fermes québécoises par différents modèles de formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">Forum Techno 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novalait, Jun 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051421v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine and energy supply on mammary metabolism in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Methionine balanced diet improves performances and biosynthetic traffic in mammary epithelial cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142894v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine supplementation impacts casein gene expression and cell death in the mammary tissue of lactating dairy goats fed low and adequate net energy supplies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine and energy supply on mammary metabolism in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. pp.22</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969329v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine at two levels of energy in dairy cows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methionine supplementation impacts casein gene expression and cell death in the mammary tissue of lactating dairy goats fed low and adequate net energy supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292495v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of utilization of amino acid increased with energy supply at low and high metabolizable protein supply in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine at two levels of energy in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292494v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles recommandations en acides aminés pour les vaches laitières dans le système INRA (2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Séminaire Evonick</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340988v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Efficiency of utilization of amino acid increased with energy supply at low and high metabolizable protein supply in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788852v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting efficiency of AA and energy use in lactating dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles recommandations en acides aminés pour les vaches laitières dans le système INRA (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Séminaire Evonick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734067v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Factors affecting efficiency of AA and energy use in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Hanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737214v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abdou Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
+              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904400v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow milk protein responses to digestible lysine and methionine in the new Inra feeding system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584499v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations du métabolisme mammaire en réponse à des apports alimentaires contrastés chez la vache laitière</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dairy cow milk protein responses to digestible lysine and methionine in the new Inra feeding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734040v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientations du métabolisme mammaire en réponse à des apports alimentaires contrastés chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">16. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742437v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of protein and amino acid requirements for non-productive function: the systali project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ADSA Discover conference - Amino acid requirements of dairy cattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Itasca, United States</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738682v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Update of protein and amino acid requirements for non-productive function: the systali project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">29. ADSA Discover conference - Amino acid requirements of dairy cattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792697v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les recommandations en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buonocore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792691v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561717v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contribution of essential amino acids to glucose metabolism and lactose secretion in late lactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561019v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding Systems, Feeding strategies and the use of supplements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDNEX Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">46. University of Nottingham feed conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210754v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of essential amino acids to glucose metabolism and lactose secretion in late lactation dairy cows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210506v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. University of Nottingham feed conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210760v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Feeding Systems, Feeding strategies and the use of supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">REDNEX Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210758v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210738v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210726v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucogenesis and mammary metabolism and their links with milk production in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747236v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucogenesis and mammary metabolism and their links with milk production in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750732v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Doepel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758216v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173560v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+                <w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173652v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753666v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754853v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calculette métabolique&amp;quot;: une approche de modélisation biochimique pour explorer les contraintes au sein du métabolisme des mammifères</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758027v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary amino acid metabolism in response to increased energy and protein supply in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mammary glucose metabolism in response to energy and/or protein supply in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753631v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary glucose metabolism in response to energy and/or protein supply in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La calculette métabolique&amp;quot;: une approche de modélisation biochimique pour explorer les contraintes au sein du métabolisme des mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753633v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where and how do energy and protein interact after the rumen ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mammary amino acid metabolism in response to increased energy and protein supply in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.E. Lobley</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Conférence de Nutrition de l'Est du Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753648v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les apports de protéines augmentent-ils le volume de lait et les matières utiles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Where and how do energy and protein interact after the rumen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">44. Conférence de Nutrition de l'Est du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753615v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary use of glucose when milk yield is reduced by once daily milking and/or feed restriction in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comment les apports de protéines augmentent-ils le volume de lait et les matières utiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764342v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary use of glucose when milk yield is reduced by once daily milking and/or feed restriction in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763861v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827286v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of stable isotopes to study glucose metabolisme. Examples: Metabolic adaptation to hyperglycemia during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics related to stress and metabolic adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
+              <w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184749v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'apports croissants de glucose dans l'intestin sur les flux de glucose, la production et la composition du lait chez les vaches laitières recevant un régime à base d'ensilage d'herbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Use of stables isotopes to study glucose metabolism. Examples: lactating ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.192</w:t>
+              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834555v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of stables isotopes to study glucose metabolism. Examples: lactating ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet d'apports croissants de glucose dans l'intestin sur les flux de glucose, la production et la composition du lait chez les vaches laitières recevant un régime à base d'ensilage d'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765593v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional control of protein and fat content of milk : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congresso de zootecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Exponor, Portugal</w:t>
+              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765287v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nutritional control of protein and fat content of milk : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Congresso de zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Exponor, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of digestion between Ilamas and sheep: influence of concentrate supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Dulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dardillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de recherches sur l'alimentation et la nutrition des herbivores | 9th conference on nutrition and feeding of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra, Mar 1994, Clermont-Ferrand, France. pp.19s-19s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14238,4739 +14519,4739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meals fed to dairy cows does not affect nitrogen utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Leday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13961100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased in lactose percentage in milk due to quarter health disorder and negative energy balance of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Est-il possible d’utiliser la métabolomique du lait pour étudier de façon non invasive les voies de synthèse des constituants majeurs du lait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.72, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777031v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d’utiliser la métabolomique du lait pour étudier de façon non invasive les voies de synthèse des constituants majeurs du lait ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.72, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717019v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing amino acids dairy cows’ diets improves performances and reduces environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen-protected methionine and lysine supplementation improved performances and environmental impact of nitrogen when lowering dietary protein content in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ADSA Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kansas City, United States. Journal of dairy science, 105 (suppl. 1), pp.333, 2022, Abstracts of the 2022 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictions de la production de protéine du lait sur des fermes laitières québécoises selon différents modèles de formulation et l’impact des mesures prises à la ferme sur ces prédictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e édition du symposium sur les bovins laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of methionine in membrane traffic for milk secretion in the goat’s mammary epithelial cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Balhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. , Journal of Dairy Science, 103 (Suppl. 1), pp.190, 2020, Abstracts of the 2020 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow response to lysine and methionine when reducing metabolisable protein through soybean meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.502, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amélioration de l’équilibre en Lysine et Méthionine permet de réduire l’apport de tourteau de soja sans altérer la production des vaches laitières de 5 élevages de l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.215, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine supplementation at low and adequate net energy supply in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. , Journal of Dairy Science, 103 (Suppl. 1), pp.303-304, 2020, Abstracts of the 2020 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine, lysine, and histidine supplementation at low and high net-energy supply in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Protein and energy affect splanchnic and mammary metabolisms and drive amino acid use in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292489v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and energy affect splanchnic and mammary metabolisms and drive amino acid use in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Methionine, lysine, and histidine supplementation at low and high net-energy supply in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Dairy Science Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Dairy Science, 102 (suppl. 1), 2019, Journal of Dairy Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292476v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficience d’utilisation des acides aminés varie via des mécanismes différents lors d’apports contrastés d’énergie nette et de protéines digestibles dans l’intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, pp.75-78, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk freezing point depression during the year in Holstein and Normande dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADSA - ASAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 98. Suppl. 2, pp.750, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bas comme à hauts niveaux d'apports PDI, corriger le profil en acides aminés digestibles dans l’intestin permet d’augmenter les matières protéiques du lait et l’efficience d’utilisation des PDI chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, pp.139-142, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the metabolic flexibility of the mammary gland of dairy cows through flux-balance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Animal Science Modelling Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. , Canadian Journal of Animal Science, 93 (4), 2013, Canadian Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations en histidine pour la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein response to post-ruminal supplementation of arginine , isoleucine and valine in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745762v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">62. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway. Wageningen academic publishers, Annual Meeting of the European Association for Animal Production, 17, pp.223, 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455869v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Milk protein response to post-ruminal supplementation of arginine , isoleucine and valine in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway. Wageningen academic publishers, Annual Meeting of the European Association for Animal Production, 17, pp.223, 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729374v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large supply of phenylalanine is not oxidised by the mammary gland of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Koopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J.C. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Kies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, pp.137-138, 2010, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, 2010, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic stoichiometric model to analyse the metabolic flexibility of the mammary gland in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-288, 2010, Modelling nutrient digestion and utilisation in farm animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the intra-mammary metabolic fate of glucose and acetate in response to longer milking intervals in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition ISEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between intestinal supply of essential amino acids and their mammary metabolism in the lactating dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEP - 2nd International Symposium on Energy and Protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of protein supply on whole body glucose rate of appearance and mammary gland metabolism of energy nutrients in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition ISEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casein (Cas) and propionate (C3) supply on whole body protein kinetics in lactating dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston Raggio</w:t>
+                <w:t xml:space="preserve">Glucose rate of appearance (Ra) responses to isoenergetic infusions of glucose (GLC), propionic acid (C3) and non essential amino acids (NEAA) in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E. Lobley</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Dairy Science Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 88, 2005, Abstracts of 2005 Joint Annual Meeting of American Dairy Science Association (ADSA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764230v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose rate of appearance (Ra) responses to isoenergetic infusions of glucose (GLC), propionic acid (C3) and non essential amino acids (NEAA) in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of casein (Cas) and propionate (C3) supply on whole body protein kinetics in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Dairy Science Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 88, 2005, Abstracts of 2005 Joint Annual Meeting of American Dairy Science Association (ADSA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762971v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose duodénal et propionate ruminal : comparaison de leurs effets sur la production et la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France. Rencontres autour des Recherches sur les Ruminants, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal glucose supply increased mammary blood flow in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint EAAP/ASAS Workshop on Biology of Lactation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, La Hague, Netherlands. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of glucose on milk protein synthesis in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint EAAP/ASAS Workshop on Biology of Lactation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, La Hague, Netherlands. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duodenal infusions of arginine or casein on plasma growth hormone, and prolactin concentrations, mammary blood flow, and milk production in lactating cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Bruxelles, Belgium. 1999, Farm animal endocrinology, the somatotropic axis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of digestion between llamas and sheep: influence of concentrate supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dardillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18980,2069 +19261,2069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry matter intake and milk yield responses to dietary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion et apports en nutriments protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables Inra de la valeur des aliments utilisés en France et dans les régions tempérées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791193v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tables Inra de la valeur des aliments utilisés en France et dans les régions tempérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791354v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and amino acids supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA feed tables used in France and temperate areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928123v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Daniel</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788836v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tran</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786443v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. van Vuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in animal nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Products</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Recent Advances in Animal Nutrition, 978-1-89904-357-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic stoichiometric model to analyse the metabolic flexibility of the mammary gland in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Sauvant, J. Van Milgen, P. Faverdin and N. Friggens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2010, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk protein: Biology supports balancing rations for amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berthiaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Animal Nutrition. 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nottingham University Press, 2007, 978-1-904761-02-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21052,227 +21333,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two levels of MetaSmart® at two levels of net energy of lactation supplies in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 30001330, Adisseo France SAS. 2019, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of AjiPro-L protected lysine bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 30001104, Ajinomoto Eurolysine S.A.S. 2016, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the bioavailability of three different rumen protected lysines in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 30000992, Kemin Europa nv. 2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21282,105 +21563,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficience de la synthèse de lait chez la vache laitière : effet de la nutrition sur le métabolisme du glucose et des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02800395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21448,51 +21729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDDA3E7B"/>
+    <w:nsid w:val="15D736A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21679,51 +21960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemosquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1077-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244877165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Nichols" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. Breuer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidlund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krizsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huhtanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9757" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5610" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Lobley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doepel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.C. van Loon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gijsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. de Roos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Koopman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Crombach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Gijsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27474" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72481-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73173-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73332-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. van Eys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Blum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-979100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688004v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardillat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jailler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600078771" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_44" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lapierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Hanigan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. White" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753648v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Raggio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759294v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dulphy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dardillat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135240v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Militello" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mathieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142731v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292489v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adsa.org/Meetings/2019-Annual-Meeting/Abstracts" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_65" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3497" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745762v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756406v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kies" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755923v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764230v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15956.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835442v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765307v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847110v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210759v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277132.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817838v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthiaume" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916198v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800395v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemosquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1077-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244877165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Nichols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. Breuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21576" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krizsan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huhtanen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5610" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Lobley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doepel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4645" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.C. van Loon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gijsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. de Roos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2317" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Koopman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Crombach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Gijsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72481-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73173-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73332-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. van Eys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Blum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-979100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jailler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600078771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028290v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323248v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_44" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lapierre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Hanigan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. White" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Raggio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dulphy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dardillat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Militello" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717039v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mathieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323237v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_65" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292489v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adsa.org/Meetings/2019-Annual-Meeting/Abstracts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3497" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745762v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756406v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kies" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755923v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15956.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835442v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210759v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277132.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthiaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916199v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916188v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800395v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>