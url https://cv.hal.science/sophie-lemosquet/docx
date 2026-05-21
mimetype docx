--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -181,550 +181,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
+                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chavinskaia</w:t>
+                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558317v1</w:t>
+                <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Romain Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bidaux</w:t>
+                <w:t xml:space="preserve">K. Dieho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of the dynamics of milk lactose content throughout lactation and identification of variation factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxane Hamon</w:t>
+                <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arnal</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 109 (4), pp.4209-4223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2025-27208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05407120v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
               </w:r>
@@ -827,51 +827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the lactose content and other osmotic agents in milk throughout lactation according to the cow's parity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,308 +955,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t>
+                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ferreira</w:t>
+                <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131593v1</w:t>
+                <w:t xml:space="preserve">hal-05109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
+                <w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Menoury</w:t>
+                <w:t xml:space="preserve">Manon Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109811v1</w:t>
+                <w:t xml:space="preserve">hal-05131593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased lactose percentage in milk associated with quarter health disorder and hyperketolactia, a proxy for negative energy balance, in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,64 +1346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,425 +1738,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of feed evaluation models on predictions of milk protein yield on Québec commercial dairy farms</w:t>
+                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Binggeli</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Pellerin</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21182⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651930v1</w:t>
+                <w:t xml:space="preserve">hal-03706967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential amino acid profile of supplemental metabolizable protein affects mammary gland metabolism and whole-body glucose kinetics in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Jan Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
+                <w:t xml:space="preserve">M. J. H. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter J.J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.7354-7372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03706967v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential amino acid profile of supplemental metabolizable protein affects mammary gland metabolism and whole-body glucose kinetics in dairy cattle</w:t>
+                <w:t xml:space="preserve">Comparison of feed evaluation models on predictions of milk protein yield on Québec commercial dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Nichols</w:t>
+                <w:t xml:space="preserve">Simon Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dijkstra</w:t>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. H. Breuer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter J.J. Gerrits</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doris Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.7354-7372. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.3997-4015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736731v1</w:t>
+                <w:t xml:space="preserve">hal-03651930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (9), pp.100338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,77 +2298,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (3), pp.2233-2254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2415,51 +2415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid efficiencies of utilization vary by different mechanisms in response to energy and protein supplies in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,64 +2886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3114,421 +3114,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210485v1</w:t>
+                <w:t xml:space="preserve">hal-01210611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Exploring metabolism flexibility in complex organisms through quantitative study of precursor sets for system outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210611v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring metabolism flexibility in complex organisms through quantitative study of precursor sets for system outputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947219v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk protein responses in dairy cows to changes in postruminal supplies of arginine, isoleucine, and valine</w:t>
               </w:r>
@@ -3612,528 +3612,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein synthesis in response to the provision of an “ideal” amino acid profile at 2 levels of metabolizable protein supply in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. N. Haque</w:t>
+                <w:t xml:space="preserve">Triennial lactation symposium: Mammary metabolism of amino acids in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (5), pp.1708-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210323v1</w:t>
+                <w:t xml:space="preserve">hal-02651881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triennial lactation symposium: Mammary metabolism of amino acids in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Doepel</w:t>
+                <w:t xml:space="preserve">Milk protein synthesis in response to the provision of an “ideal” amino acid profile at 2 levels of metabolizable protein supply in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Ana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (5), pp.1708-1721. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (10), pp.5876-5887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729286v1</w:t>
+                <w:t xml:space="preserve">hal-00729288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
+                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729288v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amino acid or casein supply on whole-body, splanchnic, and mammary glucose kinetics in lactating dairy cows</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (11), pp.5558-5568. </w:t>
@@ -4247,774 +4247,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body glucose metabolism and mammary energetic nutrient metabolism in lactating dairy cows receiving digestive infusions of casein and propionic acid.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The production of intrinsically labeled milk protein provides a functional tool for human nutrition research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E. Lobley</w:t>
+                <w:t xml:space="preserve">L.J.C. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rulquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Gijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. de Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (12), pp.6068-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 92 (10), pp.4812-4822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730130v1</w:t>
+                <w:t xml:space="preserve">hal-01454084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of intrinsically labeled milk protein provides a functional tool for human nutrition research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. de Roos</w:t>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (29), pp.3638-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454084v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Fromentin</w:t>
+                <w:t xml:space="preserve">Effects of glucose, propionic acid, and nonessential amino acids on glucose metabolism and milk yield in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.3244-3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173377v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of glucose, propionic acid, and nonessential amino acids on glucose metabolism and milk yield in Holstein dairy cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion of a protein hydrolysate is accompanied by an accelerated in vivo digestion and absorption rate when compared with its intact protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Blum</w:t>
+                <w:t xml:space="preserve">René Koopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Gijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1610⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665632v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of a protein hydrolysate is accompanied by an accelerated in vivo digestion and absorption rate when compared with its intact protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nico Crombach</w:t>
+                <w:t xml:space="preserve">Whole-body glucose metabolism and mammary energetic nutrient metabolism in lactating dairy cows receiving digestive infusions of casein and propionic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie Gijsen</w:t>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">H. Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 90 (1), pp.106-115. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.6068-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666316v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des nutriments énergétiques sur la production et la teneur en matière grasse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,103 +5043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of casein and propionate supply on whole body protein metabolism in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (1), pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,103 +5164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of casein and propionate supply on mammary protein metabolism in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.4340-4351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5673,330 +5673,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism in lactating cows in response to isoenergetic infusions of propionic acid or duodenal glucose</w:t>
+                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.W. Blum</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73332-9⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673719v1</w:t>
+                <w:t xml:space="preserve">hal-00900473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
+                <w:t xml:space="preserve">Glucose metabolism in lactating cows in response to isoenergetic infusions of propionic acid or duodenal glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (1), pp.17-27. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87, pp.1767-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73332-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900473v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactational effect of propionic acid and duodenal glucose in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,273 +6175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal infusion of glucose decreases milk fat production in grass silage-fed dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. W. Blum</w:t>
+                <w:t xml:space="preserve">Michèle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 85 (10), pp.2541-2550</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678317v1</w:t>
+                <w:t xml:space="preserve">hal-02672620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duodenal infusion of glucose decreases milk fat production in grass silage-fed dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (10), pp.2541-2550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672620v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model to analyse intravenous glucose and insulin tolerance tests performed on dairy cows</w:t>
               </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 2. Diets based on grass silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of milk lactose dynamics across lactation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,1559 +7236,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Diminution du taux de lactose dans le lait lors d'une inflammation mammaire et d'un désordre métabolique chez les vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Daryna Kurban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559391v1</w:t>
+                <w:t xml:space="preserve">hal-05137172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution du taux de lactose dans le lait lors d'une inflammation mammaire et d'un désordre métabolique chez les vaches laitières en début de lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Kurban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Meriaux</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137172v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid local and global sensitivity analysis: Evaluation of dairy cow response predicted through INRA 2018 feeding system according to feed characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+                <w:t xml:space="preserve">hal-04750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid local and global sensitivity analysis: Evaluation of dairy cow response predicted through INRA 2018 feeding system according to feed characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+                <w:t xml:space="preserve">What mammary flux has taught us about amino acid and protein metabolism in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.328</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750200v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What mammary flux has taught us about amino acid and protein metabolism in dairy cows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.26</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661637v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829834v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419956v1</w:t>
+                <w:t xml:space="preserve">hal-04193611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of INRAtionV5 for dairy cows: One-at-a-time method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+                <w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.446</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420087v1</w:t>
+                <w:t xml:space="preserve">hal-04251470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193611v1</w:t>
+                <w:t xml:space="preserve">hal-04419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Bidaux</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of INRAtionV5 for dairy cows: One-at-a-time method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251470v1</w:t>
+                <w:t xml:space="preserve">hal-04420087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Maitriser l’équilibre en acides aminés dans le cadre de rations hivernales de vaches laitières pour augmenter l’autonomie protéique : le projet DY+ Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bidaux</w:t>
+                <w:t xml:space="preserve">Y. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Piantoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Dieho</w:t>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.131-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877812v1</w:t>
+                <w:t xml:space="preserve">hal-04028290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitriser l’équilibre en acides aminés dans le cadre de rations hivernales de vaches laitières pour augmenter l’autonomie protéique : le projet DY+ Milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Mathieu</w:t>
+                <w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bahloul</w:t>
+                <w:t xml:space="preserve">R. Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Andrieu</w:t>
+                <w:t xml:space="preserve">P. Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dieho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028290v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des prédictions de la production de protéine du lait pour des fermes québécoises par différents modèles de formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Techno 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Novalait, Jun 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9291,454 +9291,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">Efficiency of utilization of amino acid increased with energy supply at low and high metabolizable protein supply in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788852v1</w:t>
+                <w:t xml:space="preserve">hal-02292494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of utilization of amino acid increased with energy supply at low and high metabolizable protein supply in dairy cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles recommandations en acides aminés pour les vaches laitières dans le système INRA (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Séminaire Evonick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292494v1</w:t>
+                <w:t xml:space="preserve">hal-03340988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles recommandations en acides aminés pour les vaches laitières dans le système INRA (2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors affecting efficiency of AA and energy use in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Hanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Séminaire Evonick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340988v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting efficiency of AA and energy use in lactating dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.D. Hanigan</w:t>
+                <w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.R. White</w:t>
+                <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734067v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
               </w:r>
@@ -9987,51 +9987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow milk protein responses to digestible lysine and methionine in the new Inra feeding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10216,51 +10216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10309,277 +10309,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+                <w:t xml:space="preserve">hal-02742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Panzuti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742437v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of protein and amino acid requirements for non-productive function: the systali project</w:t>
               </w:r>
@@ -10591,51 +10591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10686,51 +10686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10913,1097 +10913,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of essential amino acids to glucose metabolism and lactose secretion in late lactation dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210506v1</w:t>
+                <w:t xml:space="preserve">hal-01561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. University of Nottingham feed conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210760v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding Systems, Feeding strategies and the use of supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">REDNEX Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561717v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Contribution of essential amino acids to glucose metabolism and lactose secretion in late lactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561019v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding Systems, Feeding strategies and the use of supplements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDNEX Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">46. University of Nottingham feed conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210754v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210726v1</w:t>
+                <w:t xml:space="preserve">hal-01210758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210758v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210738v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucogenesis and mammary metabolism and their links with milk production in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12048,1157 +12048,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raggio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Ana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754853v1</w:t>
+                <w:t xml:space="preserve">hal-02750732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758216v1</w:t>
+                <w:t xml:space="preserve">hal-01173560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750732v1</w:t>
+                <w:t xml:space="preserve">hal-02758216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173560v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173652v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Doepel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753666v1</w:t>
+                <w:t xml:space="preserve">hal-02754853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary glucose metabolism in response to energy and/or protein supply in lactating dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La calculette métabolique&amp;quot;: une approche de modélisation biochimique pour explorer les contraintes au sein du métabolisme des mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753633v1</w:t>
+                <w:t xml:space="preserve">hal-02758027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calculette métabolique&amp;quot;: une approche de modélisation biochimique pour explorer les contraintes au sein du métabolisme des mammifères</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary amino acid metabolism in response to increased energy and protein supply in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758027v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary amino acid metabolism in response to increased energy and protein supply in lactating dairy cows</w:t>
+                <w:t xml:space="preserve">Mammary glucose metabolism in response to energy and/or protein supply in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753631v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and how do energy and protein interact after the rumen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13206,51 +13206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Lobley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Conférence de Nutrition de l'Est du Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13301,64 +13301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13390,260 +13390,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Mammary use of glucose when milk yield is reduced by once daily milking and/or feed restriction in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761626v1</w:t>
+                <w:t xml:space="preserve">hal-02764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary use of glucose when milk yield is reduced by once daily milking and/or feed restriction in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+                <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764342v1</w:t>
+                <w:t xml:space="preserve">hal-02761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t>
               </w:r>
@@ -13668,51 +13668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13748,614 +13748,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of stable isotopes to study glucose metabolisme. Examples: Metabolic adaptation to hyperglycemia during lactation</w:t>
+                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics related to stress and metabolic adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759294v1</w:t>
+                <w:t xml:space="preserve">hal-02827286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t>
+                <w:t xml:space="preserve">Use of stable isotopes to study glucose metabolisme. Examples: Metabolic adaptation to hyperglycemia during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Balage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics related to stress and metabolic adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827286v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of stables isotopes to study glucose metabolism. Examples: lactating ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765593v1</w:t>
+                <w:t xml:space="preserve">hal-05184749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'apports croissants de glucose dans l'intestin sur les flux de glucose, la production et la composition du lait chez les vaches laitières recevant un régime à base d'ensilage d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of stables isotopes to study glucose metabolism. Examples: lactating ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
+              <w:t xml:space="preserve">Stables isotopes in studies of nutrient dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184749v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional control of protein and fat content of milk : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14559,51 +14559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14654,51 +14654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14723,77 +14723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meals fed to dairy cows does not affect nitrogen utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14870,51 +14870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,77 +14995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15107,90 +15107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased in lactose percentage in milk due to quarter health disorder and negative energy balance of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15226,566 +15226,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d’utiliser la métabolomique du lait pour étudier de façon non invasive les voies de synthèse des constituants majeurs du lait ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumen-protected methionine and lysine supplementation improved performances and environmental impact of nitrogen when lowering dietary protein content in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Militello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cebo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.72, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">2022 ADSA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kansas City, United States. Journal of dairy science, 105 (suppl. 1), pp.333, 2022, Abstracts of the 2022 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717019v1</w:t>
+                <w:t xml:space="preserve">hal-03717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Optimizing amino acids dairy cows’ diets improves performances and reduces environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Militello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777031v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing amino acids dairy cows’ diets improves performances and reduces environmental impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Est-il possible d’utiliser la métabolomique du lait pour étudier de façon non invasive les voies de synthèse des constituants majeurs du lait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Militello</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.72, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135240v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen-protected methionine and lysine supplementation improved performances and environmental impact of nitrogen when lowering dietary protein content in dairy farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Bahloul</w:t>
+                <w:t xml:space="preserve">Brendan Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Andrieu</w:t>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ADSA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kansas City, United States. Journal of dairy science, 105 (suppl. 1), pp.333, 2022, Abstracts of the 2022 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717039v1</w:t>
+                <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15810,103 +15810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictions de la production de protéine du lait sur des fermes laitières québécoises selon différents modèles de formulation et l’impact des mesures prises à la ferme sur ces prédictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e édition du symposium sur les bovins laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16065,51 +16065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16160,77 +16160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amélioration de l’équilibre en Lysine et Méthionine permet de réduire l’apport de tourteau de soja sans altérer la production des vaches laitières de 5 élevages de l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16324,51 +16324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16404,347 +16404,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and energy affect splanchnic and mammary metabolisms and drive amino acid use in dairy cows</w:t>
+                <w:t xml:space="preserve">Methionine, lysine, and histidine supplementation at low and high net-energy supply in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_65⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">American Dairy Science Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Dairy Science, 102 (suppl. 1), 2019, Journal of Dairy Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292476v1</w:t>
+                <w:t xml:space="preserve">hal-02292489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine, lysine, and histidine supplementation at low and high net-energy supply in dairy cows</w:t>
+                <w:t xml:space="preserve">Protein and energy affect splanchnic and mammary metabolisms and drive amino acid use in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsa Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cincinnati, United States. </w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">American Dairy Science Association</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292489v1</w:t>
+                <w:t xml:space="preserve">hal-02292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficience d’utilisation des acides aminés varie via des mécanismes différents lors d’apports contrastés d’énergie nette et de protéines digestibles dans l’intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16795,64 +16795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16907,51 +16907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk freezing point depression during the year in Holstein and Normande dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17084,64 +17084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17402,433 +17402,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Milk protein response to post-ruminal supplementation of arginine , isoleucine and valine in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455869v1</w:t>
+                <w:t xml:space="preserve">hal-02745762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway. Wageningen academic publishers, Annual Meeting of the European Association for Animal Production, 17, pp.223, 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729374v1</w:t>
+                <w:t xml:space="preserve">hal-01455869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein response to post-ruminal supplementation of arginine , isoleucine and valine in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+              <w:t xml:space="preserve">62. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway. Wageningen academic publishers, Annual Meeting of the European Association for Animal Production, 17, pp.223, 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745762v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large supply of phenylalanine is not oxidised by the mammary gland of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E Lobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Koopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J.C. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Kies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17896,64 +17896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18131,286 +18131,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the intra-mammary metabolic fate of glucose and acetate in response to longer milking intervals in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Relationship between intestinal supply of essential amino acids and their mammary metabolism in the lactating dairy cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition ISEP</w:t>
+              <w:t xml:space="preserve">ISEP - 2nd International Symposium on Energy and Protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751399v1</w:t>
+                <w:t xml:space="preserve">hal-02755923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between intestinal supply of essential amino acids and their mammary metabolism in the lactating dairy cow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+                <w:t xml:space="preserve">Estimation of the intra-mammary metabolic fate of glucose and acetate in response to longer milking intervals in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEP - 2nd International Symposium on Energy and Protein metabolism and nutrition</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition ISEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755923v1</w:t>
+                <w:t xml:space="preserve">hal-02751399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of protein supply on whole body glucose rate of appearance and mammary gland metabolism of energy nutrients in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18468,96 +18468,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose rate of appearance (Ra) responses to isoenergetic infusions of glucose (GLC), propionic acid (C3) and non essential amino acids (NEAA) in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of casein (Cas) and propionate (C3) supply on whole body protein kinetics in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Raggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Lobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18565,133 +18578,120 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Dairy Science Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 88, 2005, Abstracts of 2005 Joint Annual Meeting of American Dairy Science Association (ADSA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762971v1</w:t>
+                <w:t xml:space="preserve">hal-02764230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casein (Cas) and propionate (C3) supply on whole body protein kinetics in lactating dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose rate of appearance (Ra) responses to isoenergetic infusions of glucose (GLC), propionic acid (C3) and non essential amino acids (NEAA) in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18699,51 +18699,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Dairy Science Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 88, 2005, Abstracts of 2005 Joint Annual Meeting of American Dairy Science Association (ADSA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764230v1</w:t>
+                <w:t xml:space="preserve">hal-02762971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose duodénal et propionate ruminal : comparaison de leurs effets sur la production et la composition du lait</w:t>
               </w:r>
@@ -18755,51 +18755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18876,51 +18876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19288,51 +19288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19398,516 +19398,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry matter intake and milk yield responses to dietary changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digestion et apports en nutriments protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928229v1</w:t>
+                <w:t xml:space="preserve">hal-02791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry matter intake and milk yield responses to dietary changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786438v1</w:t>
+                <w:t xml:space="preserve">hal-02928229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion et apports en nutriments protéiques</w:t>
+                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791089v1</w:t>
+                <w:t xml:space="preserve">hal-02786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19961,91 +19961,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20181,90 +20181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
@@ -20332,51 +20332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20431,90 +20431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20533,484 +20533,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
+                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786443v1</w:t>
+                <w:t xml:space="preserve">hal-02928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tran</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928123v1</w:t>
+                <w:t xml:space="preserve">hal-02788836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Daniel</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788836v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen efficiency and amino acid requirements in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. van Vuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21074,51 +21074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic stoichiometric model to analyse the metabolic flexibility of the mammary gland in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21190,77 +21190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk protein: Biology supports balancing rations for amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berthiaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21729,51 +21729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15D736A0"/>
+    <w:nsid w:val="0D944573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21960,51 +21960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemosquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1077-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244877165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Nichols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. Breuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21576" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krizsan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huhtanen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5610" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Lobley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doepel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4645" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.C. van Loon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gijsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. de Roos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2317" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Koopman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Crombach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Gijsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72481-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73173-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73332-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. van Eys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Blum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-979100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jailler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600078771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028290v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323248v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_44" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lapierre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Hanigan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. White" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Raggio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dulphy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dardillat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Militello" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717039v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mathieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323237v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_65" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292489v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adsa.org/Meetings/2019-Annual-Meeting/Abstracts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3497" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745762v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756406v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kies" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755923v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15956.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835442v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210759v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277132.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthiaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916199v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916188v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800395v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lemosquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1077-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244877165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Nichols" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. Breuer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21576" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pellerin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krizsan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huhtanen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5610" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Lobley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doepel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4645" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.C. van Loon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gijsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. de Roos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Koopman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Crombach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Gijsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72481-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73173-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73332-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. van Eys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Blum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-979100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jailler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600078771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028290v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323248v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_44" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292494v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lapierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734067v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Hanigan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. White" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210506v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210760v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Raggio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759294v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dulphy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dardillat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717039v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Militello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mathieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323237v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292489v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adsa.org/Meetings/2019-Annual-Meeting/Abstracts" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292476v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_65" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3497" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745762v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756406v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kies" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764230v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15956.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835442v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210759v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277132.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthiaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916199v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916188v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800395v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>