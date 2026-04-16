--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -308,51 +308,51 @@
                 <w:t xml:space="preserve">Le théâtre forum en recherche-action participative : au service du pluralisme épistémologique ? : corps, émotions, savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Molina Valdivia</w:t>
+                <w:t xml:space="preserve">Alejandro Molina Valdivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (1), pp.155-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.032.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -859,204 +859,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée. Pouvoirs, prises de conscience et savoirs en anthropologie de la performance</w:t>
+                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.297-314, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779521v1</w:t>
+                <w:t xml:space="preserve">hal-04888918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée</w:t>
+                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée. Pouvoirs, prises de conscience et savoirs en anthropologie de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.297-314, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/vademecum4.9791030010879.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888918v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les experts dans la construction des savoirs scolaires au Sénégal. L’éducation à l’environnement sous l’égide de l’approche par les compétences</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.039.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molina Valdivia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.032.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Salazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum4.9791030010879.18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.039.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Valdivia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.032.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Salazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum4.9791030010879.18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>