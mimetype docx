--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -647,51 +647,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, nº spécial « Lucha contra la pobreza y educación en Bolivia », 44(3)</w:t>
+              <w:t xml:space="preserve">, 2015, nº spécial « Lucha contra la pobreza y educación en Bolivia », 44 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -859,204 +859,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée</w:t>
+                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée. Pouvoirs, prises de conscience et savoirs en anthropologie de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.297-314, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/vademecum4.9791030010879.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888918v1</w:t>
+                <w:t xml:space="preserve">hal-04779521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée. Pouvoirs, prises de conscience et savoirs en anthropologie de la performance</w:t>
+                <w:t xml:space="preserve">Théâtre forum-CNV sur la sècheresse en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.297-314, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/vademecum4.9791030010879.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04779521v1</w:t>
+                <w:t xml:space="preserve">hal-04888918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les experts dans la construction des savoirs scolaires au Sénégal. L’éducation à l’environnement sous l’égide de l’approche par les compétences</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux revisités</w:t>
+                <w:t xml:space="preserve">A fresh look at local knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Hernandez</w:t>
@@ -1184,110 +1184,110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique : quels défis pour le Sud ?</w:t>
+              <w:t xml:space="preserve">Climate change : what challenges for the South ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123700v1</w:t>
+                <w:t xml:space="preserve">hal-03123698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at local knowledge</w:t>
+                <w:t xml:space="preserve">Des savoirs locaux revisités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Hernandez</w:t>
@@ -1318,86 +1318,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change : what challenges for the South ?</w:t>
+              <w:t xml:space="preserve">Changement climatique : quels défis pour le Sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123698v1</w:t>
+                <w:t xml:space="preserve">hal-03123700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1760,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.039.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Valdivia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.032.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Salazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum4.9791030010879.18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.039.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Valdivia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.032.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Salazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02895479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum4.9791030010879.18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>