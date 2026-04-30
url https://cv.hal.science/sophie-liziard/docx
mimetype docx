--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -619,199 +619,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoralisation de l’Arc Latin : Analyse spatio-temporelle de la répartition de la population à une échelle fine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liziard Sophie</w:t>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321008v1</w:t>
+                <w:t xml:space="preserve">hal-01320964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+                <w:t xml:space="preserve">Littoralisation de l’Arc Latin : Analyse spatio-temporelle de la répartition de la population à une échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liziard Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Populations et littoral, 1-2, pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01320964v1</w:t>
+                <w:t xml:space="preserve">hal-01321008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoprospective : l’émergence d’un nouveau champ de recherche ?</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between coastal urban dynamics and agricultural areas of the Cote d'Azur: stakes and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liziard Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITTORAL 2008 9th International Conference "A changing coast: challenge for the environemental policies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A4304BF"/>
+    <w:nsid w:val="217425C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-liziard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-4949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176305246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziard Sophie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-liziard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-4949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176305246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziard Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>