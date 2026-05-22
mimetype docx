--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -619,199 +619,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littoralisation de l’Arc Latin : Analyse spatio-temporelle de la répartition de la population à une échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+                <w:t xml:space="preserve">Liziard Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Populations et littoral, 1-2, pp.21-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320964v1</w:t>
+                <w:t xml:space="preserve">hal-01321008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoralisation de l’Arc Latin : Analyse spatio-temporelle de la répartition de la population à une échelle fine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liziard Sophie</w:t>
+                <w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321008v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoprospective : l’émergence d’un nouveau champ de recherche ?</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between coastal urban dynamics and agricultural areas of the Cote d'Azur: stakes and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liziard Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITTORAL 2008 9th International Conference "A changing coast: challenge for the environemental policies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217425C2"/>
+    <w:nsid w:val="9BF9105C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-liziard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-4949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176305246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziard Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-liziard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-4949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176305246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziard Sophie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>