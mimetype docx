--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1011,295 +1011,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of VelB in the development, pathogenicity, and secondary metabolism of Penicillium expansum</w:t>
+                <w:t xml:space="preserve">Effect of Streptomyces roseolus Cell-Free Supernatants on the Fungal Development, Transcriptome, and Aflatoxin B1 Production of Aspergillus flavus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Tahtah</w:t>
+                <w:t xml:space="preserve">Louise Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+                <w:t xml:space="preserve">Florian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112121⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15070428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835274v1</w:t>
+                <w:t xml:space="preserve">hal-04148843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Streptomyces roseolus Cell-Free Supernatants on the Fungal Development, Transcriptome, and Aflatoxin B1 Production of Aspergillus flavus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of VelB in the development, pathogenicity, and secondary metabolism of Penicillium expansum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Tahtah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Maud</w:t>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boyer</w:t>
+                <w:t xml:space="preserve">Ophélie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bornot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.428. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.112121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins15070428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148843v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxines majeures et émergentes dans les filières cidre et vin : observatoire, lutte biologique au champ et devenir au cours des procédés.</w:t>
               </w:r>
@@ -1432,64 +1432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Secondary Metabolism in the Penicillium Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Tahtah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,429 +1685,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
+                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (18), pp.6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080830v1</w:t>
+                <w:t xml:space="preserve">hal-02944746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944746v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué J. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Quéro</w:t>
+                <w:t xml:space="preserve">Beatriz T. Iamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Courault</w:t>
+                <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cellière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
+                <w:t xml:space="preserve">Fernanda P. Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271931v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transcriptional Regulator HbxA Governs Development, Secondary Metabolism, and Virulence in Aspergillus fumigatus</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luryan F. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2452,2491 +2452,2515 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121, pp.940-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters influencing uptake of chlordecone by Miscanthus species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and identification of &amp;lt;em&amp;gt;Aspergillus&amp;lt;/em&amp;gt; section &amp;lt;em&amp;gt;Flavi&amp;lt;/em&amp;gt; in the context of the emergence of aflatoxins in french maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Létondor</w:t>
+                <w:t xml:space="preserve">Sylviane Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Mahgubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 624, pp.831-837. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins10120525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678089v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and identification of &amp;lt;em&amp;gt;Aspergillus&amp;lt;/em&amp;gt; section &amp;lt;em&amp;gt;Flavi&amp;lt;/em&amp;gt; in the context of the emergence of aflatoxins in french maize</w:t>
+                <w:t xml:space="preserve">Growth parameters influencing uptake of chlordecone by Miscanthus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Bally</w:t>
+                <w:t xml:space="preserve">Yohan Liber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar El Mahgubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
+                <w:t xml:space="preserve">Clarisse Létondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10120525⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.831-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624195v1</w:t>
+                <w:t xml:space="preserve">hal-01678089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of veA on the development, aggressiveness, dissemination and secondary metabolism of Penicillium expansum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Snini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.1971-1983. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of veA on the development, aggressiveness, dissemination and secondary metabolism of Penicillium expansum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma P Snini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.1971-1983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Aspergillus korhogoensis&amp;lt;/em&amp;gt;, a novel aflatoxin producing species from the Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Koffi Akaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Koffi-Nevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins9110353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and distribution of chlordecone in radish: different contamination routes in edible roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Létondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118, pp.20-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Fate of 2,4-Dichlorophenol and Related Plant Residues in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Despoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (7), pp.1728-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf203666k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Despoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (18), pp.8461-8469. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nallanthigal Shirdhara Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.229-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity to and uptake of RDX by rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 145 (3), pp.813-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of RDX and TNT in agronomic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (1), pp.148-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (11), pp.2299-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of [14C]-2,4-dichlorophenol in edible plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (6), pp.558-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.1213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fate of [14C]-2,4-dichlorophenol in macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (3), pp.275-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective induction of glutathione s-transferase subunits in wheat plants exposed to the herbicide acifluorfen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gullner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamäs Kömives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55c, pp.37-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/znc-2000-1-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4946,270 +4970,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity to and uptake of TNT by rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Bioavailability of Pollutants and Soil Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Seville, Spain. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-008-9145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the complexity of aquatic test systems on the fate of vinclozolin and its reprotoxic effects in Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Heydorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Europe Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,427 +5243,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter les contaminations par les mycotoxines à l'aide de solutions de biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Fontana-Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.212-222, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs et mécanismes de régulation de la biosynthèse des mycotoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quæ, pp.167-177, 2024, Synthèses, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patuline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle OSWALD, Florence FORGET, Olivier PUEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mycotoxines: Connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.38-48, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of Aflatoxigenic Aspergillus section Flavi Species According to Food Matrices and Geographic Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,142 +5682,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I Food Biology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0-367-42209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation techniques for pesticide contaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Farming Systems, Biotechnology, Drought Stress and Ecological Fertilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, Editions Springer, 2011, 978-94-007-0185-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0186-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5803,156 +5827,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exudates secreted: Penicillium expansum's means of conquering the external environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Naylies</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.113614. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2025.113614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5962,151 +5986,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeobox Transcription Factor HbxA Influences Expression of over One Thousand Genes in the Model Fungus Aspergillus nidulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6116,151 +6140,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation écodynamique et écotoxicologique des polluants œstrogènes (œstradiol et éthynilœstradiol) contenus dans des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final 2003-2007, ECODYN. 2007, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6270,105 +6294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des contaminants organiques dans les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6436,51 +6460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE28BC95"/>
+    <w:nsid w:val="CFC68F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6667,51 +6691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X683MK2M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L0ZQ6RF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>