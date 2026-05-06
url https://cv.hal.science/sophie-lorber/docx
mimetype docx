--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -575,51 +575,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1685,429 +1685,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué J. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz T. Iamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda P. Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944746v1</w:t>
+                <w:t xml:space="preserve">hal-03080830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (18), pp.6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271931v1</w:t>
+                <w:t xml:space="preserve">hal-02944746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz T. Iamanaka</w:t>
+                <w:t xml:space="preserve">Laura Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
+                <w:t xml:space="preserve">Priscillia Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda P. Massi</w:t>
+                <w:t xml:space="preserve">Beatrice Cellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.371. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080830v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transcriptional Regulator HbxA Governs Development, Secondary Metabolism, and Virulence in Aspergillus fumigatus</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luryan F. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3028,1939 +3028,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of veA on the development, aggressiveness, dissemination and secondary metabolism of Penicillium expansum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Aspergillus korhogoensis&amp;lt;/em&amp;gt;, a novel aflatoxin producing species from the Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma P Snini</w:t>
+                <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Naylies</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Koffi Akaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Koffi-Nevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12673⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins9110353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777219v1</w:t>
+                <w:t xml:space="preserve">hal-02625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Aspergillus korhogoensis&amp;lt;/em&amp;gt;, a novel aflatoxin producing species from the Côte d’Ivoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uptake and distribution of chlordecone in radish: different contamination routes in edible roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Létondor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins9110353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625529v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and distribution of chlordecone in radish: different contamination routes in edible roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Fate of 2,4-Dichlorophenol and Related Plant Residues in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Despoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (7), pp.1728-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203666k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634225v1</w:t>
+                <w:t xml:space="preserve">hal-01137073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Fate of 2,4-Dichlorophenol and Related Plant Residues in Rats</w:t>
+                <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Despoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 (7), pp.1728-1736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf203666k⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137073v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
+                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Despoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (18), pp.8461-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668715v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallanthigal Shirdhara Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01321084v1</w:t>
+                <w:t xml:space="preserve">hal-02666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+                <w:t xml:space="preserve">Phytotoxicity to and uptake of RDX by rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (3), pp.813-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666129v1</w:t>
+                <w:t xml:space="preserve">hal-02665852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicity to and uptake of RDX by rice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Fate of RDX and TNT in agronomic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 145 (3), pp.813-817. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 148 (1), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665852v1</w:t>
+                <w:t xml:space="preserve">hal-02666646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of RDX and TNT in agronomic plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Vila</w:t>
+                <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.2299-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.10.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666646v1</w:t>
+                <w:t xml:space="preserve">hal-02655577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
+                <w:t xml:space="preserve">Metabolism of [14C]-2,4-dichlorophenol in edible plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (6), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.1213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655577v1</w:t>
+                <w:t xml:space="preserve">hal-02655576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of [14C]-2,4-dichlorophenol in edible plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.1213⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655576v1</w:t>
+                <w:t xml:space="preserve">hal-01763222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic fate of [14C]-2,4-dichlorophenol in macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (3), pp.275-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763222v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14C]-2,4-dichlorophenol in macrophytes</w:t>
+                <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.02.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01763221v1</w:t>
+                <w:t xml:space="preserve">hal-01763224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
+                <w:t xml:space="preserve">Selective induction of glutathione s-transferase subunits in wheat plants exposed to the herbicide acifluorfen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...66 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gabor Gullner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamäs Kömives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55c, pp.37-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/znc-2000-1-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4970,270 +4836,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity to and uptake of TNT by rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Bioavailability of Pollutants and Soil Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Seville, Spain. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-008-9145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the complexity of aquatic test systems on the fate of vinclozolin and its reprotoxic effects in Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bursztyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Heydorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Europe Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5243,427 +5109,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter les contaminations par les mycotoxines à l'aide de solutions de biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Fontana-Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.212-222, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs et mécanismes de régulation de la biosynthèse des mycotoxines</w:t>
+                <w:t xml:space="preserve">La patuline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle OSWALD, Florence FORGET, Olivier PUEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Quæ, pp.167-177, 2024, Synthèses, 978-2-7592-3975-7</w:t>
+              <w:t xml:space="preserve">Les mycotoxines: Connaissances actuelles et futurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.38-48, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153466v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patuline</w:t>
+                <w:t xml:space="preserve">Facteurs et mécanismes de régulation de la biosynthèse des mycotoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Isabelle OSWALD, Florence FORGET, Olivier PUEL. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mycotoxines: Connaissances actuelles et futurs enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUAE, pp.38-48, 2024, 978-2-7592-3975-7</w:t>
+              <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.167-177, 2024, Synthèses, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05013608v1</w:t>
+                <w:t xml:space="preserve">hal-05153466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of Aflatoxigenic Aspergillus section Flavi Species According to Food Matrices and Geographic Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,142 +5548,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I Food Biology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0-367-42209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation techniques for pesticide contaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Farming Systems, Biotechnology, Drought Stress and Ecological Fertilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, Editions Springer, 2011, 978-94-007-0185-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0186-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,156 +5693,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exudates secreted: Penicillium expansum's means of conquering the external environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.113614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2025.113614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5986,96 +5852,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeobox Transcription Factor HbxA Influences Expression of over One Thousand Genes in the Model Fungus Aspergillus nidulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S. Pandit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6086,51 +5952,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6140,151 +6006,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation écodynamique et écotoxicologique des polluants œstrogènes (œstradiol et éthynilœstradiol) contenus dans des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+                <w:t xml:space="preserve">Mathieu Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final 2003-2007, ECODYN. 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6294,105 +6160,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des contaminants organiques dans les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6460,51 +6326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFC68F20"/>
+    <w:nsid w:val="3DF22B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6691,51 +6557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X683MK2M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L0ZQ6RF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X683MK2M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L0ZQ6RF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>