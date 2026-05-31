--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">180520636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=09a1QfQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -601,3433 +622,3433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation of Aspergillus Section Flavi in French Maize and Consequences on Aflatoxin Contamination of Maize at Harvest: Three-Year Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Elmahgubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins17040155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the osaA Gene in Aspergillus fumigatus Development, Secondary Metabolism and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoorva Dabholkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Devkota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourabh Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof10020103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeobox transcription factor HbxA influences expression of over one thousand genes in the model fungus Aspergillus nidulans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Streptomyces roseolus Cell-Free Supernatants on the Fungal Development, Transcriptome, and Aflatoxin B1 Production of Aspergillus flavus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfang Zheng</w:t>
+                <w:t xml:space="preserve">Louise Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanbin Yin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Puel</w:t>
+                <w:t xml:space="preserve">Florian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286271⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15070428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169210v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Streptomyces roseolus Cell-Free Supernatants on the Fungal Development, Transcriptome, and Aflatoxin B1 Production of Aspergillus flavus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of VelB in the development, pathogenicity, and secondary metabolism of Penicillium expansum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bornot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bornot</w:t>
+                <w:t xml:space="preserve">Nadia Tahtah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins15070428⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.112121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148843v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of VelB in the development, pathogenicity, and secondary metabolism of Penicillium expansum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homeobox transcription factor HbxA influences expression of over one thousand genes in the model fungus Aspergillus nidulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+                <w:t xml:space="preserve">Sandesh S Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Naylies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Jinfang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112121⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.e0286271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835274v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxines majeures et émergentes dans les filières cidre et vin : observatoire, lutte biologique au champ et devenir au cours des procédés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Lemaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, pp.246-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/6z4f-7s10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Secondary Metabolism in the Penicillium Genus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Transcriptional Regulator HbxA Governs Development, Secondary Metabolism, and Virulence in Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André El Khoury</w:t>
+                <w:t xml:space="preserve">Timothy Satterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Atoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binita Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21249462⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (3), 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01779-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064407v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aflatoxin biosynthesis and genetic regulation: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Al Khoury</w:t>
+                <w:t xml:space="preserve">Laura Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhoda El Khoury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Priscillia Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12030150⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623009v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josué J. da Silva</w:t>
+                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz T. Iamanaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (18), pp.6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080830v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brlA Gene Deletion Reveals That Patulin Biosynthesis Is Not Related to Conidiation in Penicillium expansum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Aflatoxin biosynthesis and genetic regulation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaura Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Al Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (18), pp.6660. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21186660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12030150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02944746v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
+                <w:t xml:space="preserve">Diversity within Aspergillus niger Clade and Description of a New Species: Aspergillus vinaceus sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Quéro</w:t>
+                <w:t xml:space="preserve">Josué J. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Courault</w:t>
+                <w:t xml:space="preserve">Beatriz T. Iamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cellière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
+                <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">Fernanda P. Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta H. Taniwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6040371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271931v1</w:t>
+                <w:t xml:space="preserve">hal-03080830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcriptional Regulator HbxA Governs Development, Secondary Metabolism, and Virulence in Aspergillus fumigatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Secondary Metabolism in the Penicillium Genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binita Nepal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Puel</w:t>
+                <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Tahtah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Calvo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01779-19⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613971v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic, molecular and metabolic characterization of Aspergillus section Flavi in spices marketed in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joya Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Querin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-41704-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of Aspergillus in commercial yerba mate elaborated for the Brazilian beverage ‘chimarrão’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué José Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa S. Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luryan F. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121, pp.940-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and identification of &amp;lt;em&amp;gt;Aspergillus&amp;lt;/em&amp;gt; section &amp;lt;em&amp;gt;Flavi&amp;lt;/em&amp;gt; in the context of the emergence of aflatoxins in french maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar El Mahgubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins10120525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth parameters influencing uptake of chlordecone by Miscanthus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Liber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Létondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 624, pp.831-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of veA on the development, aggressiveness, dissemination and secondary metabolism of Penicillium expansum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Snini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.1971-1983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Aspergillus korhogoensis&amp;lt;/em&amp;gt;, a novel aflatoxin producing species from the Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Koffi Akaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Koffi-Nevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins9110353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and distribution of chlordecone in radish: different contamination routes in edible roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Létondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118, pp.20-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Fate of 2,4-Dichlorophenol and Related Plant Residues in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Despoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (7), pp.1728-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf203666k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallanthigal Shirdhara Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321084v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Despoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (18), pp.8461-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666129v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicity to and uptake of RDX by rice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.2299-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665852v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of RDX and TNT in agronomic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (1), pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,796 +4058,796 @@
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Phytotoxicity to and uptake of RDX by rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (3), pp.813-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655577v1</w:t>
+                <w:t xml:space="preserve">hal-02665852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of [14C]-2,4-dichlorophenol in edible plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (6), pp.558-564. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.1213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fate of [14C]-2,4-dichlorophenol in macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (3), pp.275-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective induction of glutathione s-transferase subunits in wheat plants exposed to the herbicide acifluorfen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gullner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamäs Kömives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55c, pp.37-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/znc-2000-1-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4836,270 +4857,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity to and uptake of TNT by rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Bioavailability of Pollutants and Soil Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Seville, Spain. 4 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-008-9145-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the complexity of aquatic test systems on the fate of vinclozolin and its reprotoxic effects in Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Heydorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Europe Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5109,581 +5130,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter les contaminations par les mycotoxines à l'aide de solutions de biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Fontana-Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.212-222, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patuline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facteurs et mécanismes de régulation de la biosynthèse des mycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Isabelle OSWALD, Florence FORGET, Olivier PUEL. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mycotoxines: Connaissances actuelles et futurs enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUAE, pp.38-48, 2024, 978-2-7592-3975-7</w:t>
+              <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.167-177, 2024, Synthèses, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013608v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs et mécanismes de régulation de la biosynthèse des mycotoxines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La patuline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle OSWALD, Florence FORGET, Olivier PUEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mycotoxines : connaissances actuelles et futurs enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Quæ, pp.167-177, 2024, Synthèses, 978-2-7592-3975-7</w:t>
+              <w:t xml:space="preserve">Les mycotoxines: Connaissances actuelles et futurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.38-48, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153466v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of Aflatoxigenic Aspergillus section Flavi Species According to Food Matrices and Geographic Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Carvajal-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ama Lethicia Manizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I Food Biology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0-367-42209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation techniques for pesticide contaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Farming Systems, Biotechnology, Drought Stress and Ecological Fertilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, Editions Springer, 2011, 978-94-007-0185-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0186-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5693,156 +5714,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exudates secreted: Penicillium expansum's means of conquering the external environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.113614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2025.113614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5852,151 +5873,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeobox Transcription Factor HbxA Influences Expression of over One Thousand Genes in the Model Fungus Aspergillus nidulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6006,151 +6027,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation écodynamique et écotoxicologique des polluants œstrogènes (œstradiol et éthynilœstradiol) contenus dans des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final 2003-2007, ECODYN. 2007, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6160,105 +6181,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des contaminants organiques dans les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6326,51 +6347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DF22B03"/>
+    <w:nsid w:val="BF800CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6557,51 +6578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X683MK2M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L0ZQ6RF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-lorber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0231-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180520636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=09a1QfQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Elmahgubi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Dabholkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Pandit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Devkota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Dhingra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10020103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15070428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahtah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh S Pandit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfang Zheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lemaguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6z4f-7s10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Satterlee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calvo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01779-19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Al Khoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030150" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; J. da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz T. Iamanaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. Ferranti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P. Massi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta H. Taniwaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040371" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Makhlouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Carvajal-Campos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Querin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41704-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luryan F. Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X683MK2M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Mahgubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse L&#233;tondor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L0ZQ6RF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Lethicia Manizan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koffi Akaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi-Nevry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110353" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203666k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.10.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBN3L0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XLWK8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gullner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#228;s K&#246;mives" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2000-1-208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-008-9145-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WF8H5KD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773672v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0186-1_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Pandit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>