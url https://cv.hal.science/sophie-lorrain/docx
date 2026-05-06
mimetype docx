--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 17 Juin 1953, un lieu de mémoire pour l'Allemagne unifiée</w:t>
+                <w:t xml:space="preserve">Les concours de recrutement des germanistes: l'agrégation et le CAPES d'allemand de 1952 à 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Histoire et Mémoire; du IIIème Reich à la République, 37 (2), pp.179-195</w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L'enseignement de l'allemand XIX-XXIème siècle, N°106, pp.153-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022356v1</w:t>
+                <w:t xml:space="preserve">hal-02018906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concours de recrutement des germanistes: l'agrégation et le CAPES d'allemand de 1952 à 2002</w:t>
+                <w:t xml:space="preserve">Le 17 Juin 1953, un lieu de mémoire pour l'Allemagne unifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, L'enseignement de l'allemand XIX-XXIème siècle, N°106, pp.153-215</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Histoire et Mémoire; du IIIème Reich à la République, 37 (2), pp.179-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018906v1</w:t>
+                <w:t xml:space="preserve">hal-02022356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die deutsch-französische Partnerschaft. Krise oder Ende einer beispiellosen Beziehung?</w:t>
               </w:r>
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berlin, lieu de définition de l'identité allemande sous la République de Weimar</w:t>
+                <w:t xml:space="preserve">Quant à Berlin les pierres avaient un langage. Réflexions sur une architecture en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, N°1, pp.85-91</w:t>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, N°123, pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022452v1</w:t>
+                <w:t xml:space="preserve">hal-02022454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quant à Berlin les pierres avaient un langage. Réflexions sur une architecture en devenir</w:t>
+                <w:t xml:space="preserve">Berlin, lieu de définition de l'identité allemande sous la République de Weimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, N°123, pp.46-56</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, N°1, pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022454v1</w:t>
+                <w:t xml:space="preserve">hal-02022452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergences et convergences: le théâtre berlinois face au défi de l'unité allemande</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03588931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vassogne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eggers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casasus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Heumann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://preo.u-bourgogne.fr/individuetnation/index.php?id=104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022356v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03588931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vassogne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eggers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casasus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Heumann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://preo.u-bourgogne.fr/individuetnation/index.php?id=104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>