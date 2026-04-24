--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Louargant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivez la ville avec les jardins partagés : le &amp;quot;bonheur des dames &amp;quot; ? Grenoble, Rotterdam en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroche Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les villes et les territoires face au genre : état des lieux, 64 (181-182), https://www.erudit.org/fr/revues/cgq/2020-v64-n181-182-cgq07091/. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090217ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter la voix des femmes dans les politiques territoriales locales : regards croisés Gatineau-Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politiques urbaines, 91 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage de rigueur : stratégies de mise à l’agenda local des politiques d’égalité femmes- hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.46-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la métropole avec le genre : l’exemple des parcs de nature et de loisirs de l’agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le genre, la ville, 33, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.125-141. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02419883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin - féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action aménagiste au Maroc à l'épreuve de l'expertise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs périurbains : de la controverse à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490502v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géographie féministe à la &amp;quot;gender geography &amp;quot; : une lecture francophone d'un concept anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches comparatives sur la montagne : Quelles connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Media and europeanization in local project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, AAG Annual Meeting in Boston, April 5-9, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le.s. territoire.s. avec le genre : quels apports, pour quel état des lieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denyse Côté, May 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, urbanités et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et urbanités. Usages et aménagements de la ville au prisme des rapports hommes/femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg, Dalila Messaoudi, GIS Institut du Genre CNRS, Jan 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Inequalities in Contemporary Metropolis : an European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Inégalités, justice sociale/justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier,Patrice Berdoulay, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE (CNRS, France) IN PARTNERSHIP WITH NATIONAL RESEARCH COUNCIL FOR ECONOMICS, HUMANITIES AND SOCIAL SCIENCES (NRCS, South Korea), Jun 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, territoires, développement : de l’émancipation à l’institutionnalisation des dispositifs d’égalité Femmes- Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes et territoire. Penser, créer, agir les féminismes. 7e Congrès international de la recherche féministe dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, uqam, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation territoriale et avenirs métropolitains : la fin des récits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole : : innovations, développement durable et planification territoriale / Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Genre et migration. ENS-Lyon/ Lyon 2/LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIEF International Congress : " Circulations ". University of Tartu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le projet urbain par l'animation socioculturelle : perspectives et limites. Exemple de l'agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle, quelle place dans le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre : un enjeu pour la prospective territoriale Le cas des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations en milieu local : Espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation /Colloque Jacques Cartier ; Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mobility and everyday spaces: intersectionality in urban space (Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des géographes Américains Association of Ameriacin Geographers- AAG- New-York-24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, NEW-YORK, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, identités et nouveaux agencements : perspectives pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculins/féminins : dialogues géographiques et au-delà 2ème biennale genre et géographie, Grenoble, Umr Pacte, responsable scientifique Sophie Louargant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et développement durable : enjeux pour les métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire recherche ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From regional to urban participation: how do public authorities frame the territories of democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Governance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban moving and learning : a European artists' insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de Recherche en Urbanisme de Grenoble La ville créative en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements post-territoriaux : arguments pour des territorialités construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres du Territoire, Grenoble, 7&amp;8 décembre 2010 The Second Meeting on Territory Grenoble, 7&amp;8 December 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du mouvement et des lieux : quand les artistes franchissent les genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie Bordeaux, 16-18 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoires : des utopies émancipatrices aux arrangements post-structuralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie territoriale et interprofessionnalités : des mots pour le dire, des cadres pour la construire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable, fédérateur d'une nouvelle ingénierie territoriale - CNFPT INET AGROPARISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenirs périurbains : l'anticipation « made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional - XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses périurbaines, Regards croisés Europe / Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional»XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et emplois du temps des familles : entre complexité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités Sociales et Fluidités Spatiales </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives et qualitatives des mobilités : quelles complémentarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources territoriales et expérimentation : la plate-forme de services en Sud Ardèche comme exemple de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe colloque de l'ASDRLF, Débats et enjeux entre les différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble / Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire féminins du Moyen-Atlas marocain comme enjeux du développement touristique durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Académiques du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, MARRAKECH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Territoires, développement : quels regards géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités dans la vallée du Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Genre, territoire, développement : quels regards géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York - 27 February to 3 March 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Éditions, 140 p., 2019, Carrefours des Idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités : toutes et tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2019, Thubauld Moulaert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin-féminin. Casting new light on masculine and feminine mountains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Alpine Research | Revue de Géographie alpine, Vol. 101-1 | 2013, pp.143, 2013, 978-2-200-92503. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoire : Regards croisés de la Méditerranée à l'Afrique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERMOSEM, pp.128, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité proclamée à la multidisciplinarité évoquée : le territoire comme enjeu des territoires disciplinaires Une lecture transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-MSH-Alpes. MSH ALPES, pp.185-205, 2003, Michel de Bernardy - Bernard Debarbieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du territoire par le genre : les stratégies de l'emploi agro-touristique en arrière-pays méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger. UTM MONTPELLIER, pp.12P., 2001, Dynamique rurale, environnement et stratégies spatiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist Interventions: French Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony M. Orum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781118568453. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la ville avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez-Gonzalez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville: quel genre ? L'espace public à l'épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, pp.217-240, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquie; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la métropole avec ses fragilités : l'exemple de Toulon Provence Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.31-54, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin programmé d'une métropole transfrontalière : l'exemple du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Le Bras; Natacha Seigneure; Magali Talandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles en chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragilités urbaines : pratiques et perceptions des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O interesse do gênero pelos territórios, Posfácio, Post-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Mara Miranda; Denyse Côté; Milena Fernandes Barroso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênero, desenvolvimento e territorio : novas semânticas e antigas práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valer Editora, 2015, 978-85-7512-798-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De potentielles fragilités métropolitaines au sein de l’aire toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité coopérative :le cas de Grenoblesophie Louargant, David Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire métropole, De nouvelles règles Du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.164-188, 2015, 978-2-281-11892-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L'exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques temporelles et genre : plus de 10 ans déjà !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Royoux, Patrick Vassallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgences temporelles. L'action publique face au temps de vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sylllepse, pp.133-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de la prospective à l'aune du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bleton-Ruget, N. Commerçon, M. Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val-de-Saône Mâconnais, pp.219-230, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la notion de ressources territorialisées par la problématique de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUMUCHIAN - PECQUEUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTHROPOS ECONOMICA, pp.191-208, 2007, GEOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de projet au territoire de vie : la création de la coopérative artisanale féminine de Sefrou comme enjeu de modification des systèmes de valeurs sexués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héléne Guetat Bernard - Anne-Marie Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPREINTES ET INVISIBILITE DES FEMMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD - PUM, pp.289-302, 2006, Ruralités Nord - Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager les villes pour que la rue soit à elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas des femmes. De la préhistoire à #metoo : vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC - Femmes et territoires ruraux en Europe - En 4 langues français, grec, espagnol, anglais - Fun Mooc - Programme NetRaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio, France Culture, Genre : les arènes de l'inégalité. Épisode 4 : Ville : toujours un espace d’hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions from a prospective analysis of the franco-valdo-genevan metropolitan project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géographie questionne la place des femmes et des hommes, le monde n'est plus le même !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.franceculture.fr/emission-planete-terre-quand-la-geographie-questionne-la-place-des-femme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculins/féminins, dialogues géographiques et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des usages de territoires et de leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements territoriaux et leurs implicites. Processus de construction d'une démocratie d'agglomération : Grenoble (Communauté d'agglomération, La Métro) et ses liens européens (Eurocities & Programmes européens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de droits et traitements injustes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'activités touristiques et innovation territoriale : du diagnostic sexué à l'analyse du genre. Parc régional de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de services en Sud - Ardèche : une opportunité de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE DES EVOLUTIONS DE L'EMPLOI ET DES RESSOURCES HUMAINES EN ARDECHE MERIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les fragilités urbaines de l'aire métropolitaine toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble face à ses avenirs métropolitains. Thème : la régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] umr pacte. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists Moving & Learning. European Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Landabidea Urresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de la prospective et modes de faire des territoires : Haute-Savoie – Canton de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Entrepreneurial Skills in the Field of Social Services - Social Entrepreneurship for Women: the Case of the Rhône-Alpes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desislava Kolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche de genre pour relire le territoire. Les trajectoires hommes-femmes dans les projets touristiques ruraux (Ardèche méridionale, Ligurie, Fes-Boulemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00261464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait audio de Karine Cultivez la ville : le bonheur des dames ? JARDINIERES -Justice Alimentaire Ressources Dispositifs Insertion Nature Itinéraires Réseaux Expérience Solidarité Défi S2C3- Cnrs- Mission pour l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyamine Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Louargant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivez la ville avec les jardins partagés : le &amp;quot;bonheur des dames &amp;quot; ? Grenoble, Rotterdam en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroche Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les villes et les territoires face au genre : état des lieux, 64 (181-182), https://www.erudit.org/fr/revues/cgq/2020-v64-n181-182-cgq07091/. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090217ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter la voix des femmes dans les politiques territoriales locales : regards croisés Gatineau-Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politiques urbaines, 91 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage de rigueur : stratégies de mise à l’agenda local des politiques d’égalité femmes- hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.46-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la métropole avec le genre : l’exemple des parcs de nature et de loisirs de l’agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le genre, la ville, 33, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.125-141. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02419883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin - féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action aménagiste au Maroc à l'épreuve de l'expertise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs périurbains : de la controverse à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490502v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géographie féministe à la &amp;quot;gender geography &amp;quot; : une lecture francophone d'un concept anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches comparatives sur la montagne : Quelles connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Media and europeanization in local project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, AAG Annual Meeting in Boston, April 5-9, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le.s. territoire.s. avec le genre : quels apports, pour quel état des lieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denyse Côté, May 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, urbanités et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et urbanités. Usages et aménagements de la ville au prisme des rapports hommes/femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg, Dalila Messaoudi, GIS Institut du Genre CNRS, Jan 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Inequalities in Contemporary Metropolis : an European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Inégalités, justice sociale/justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier,Patrice Berdoulay, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE (CNRS, France) IN PARTNERSHIP WITH NATIONAL RESEARCH COUNCIL FOR ECONOMICS, HUMANITIES AND SOCIAL SCIENCES (NRCS, South Korea), Jun 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, territoires, développement : de l’émancipation à l’institutionnalisation des dispositifs d’égalité Femmes- Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes et territoire. Penser, créer, agir les féminismes. 7e Congrès international de la recherche féministe dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, uqam, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation territoriale et avenirs métropolitains : la fin des récits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole : : innovations, développement durable et planification territoriale / Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Genre et migration. ENS-Lyon/ Lyon 2/LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIEF International Congress : " Circulations ". University of Tartu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le projet urbain par l'animation socioculturelle : perspectives et limites. Exemple de l'agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle, quelle place dans le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre : un enjeu pour la prospective territoriale Le cas des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations en milieu local : Espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation /Colloque Jacques Cartier ; Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, identités et nouveaux agencements : perspectives pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculins/féminins : dialogues géographiques et au-delà 2ème biennale genre et géographie, Grenoble, Umr Pacte, responsable scientifique Sophie Louargant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mobility and everyday spaces: intersectionality in urban space (Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des géographes Américains Association of Ameriacin Geographers- AAG- New-York-24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, NEW-YORK, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et développement durable : enjeux pour les métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire recherche ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From regional to urban participation: how do public authorities frame the territories of democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Governance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban moving and learning : a European artists' insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de Recherche en Urbanisme de Grenoble La ville créative en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements post-territoriaux : arguments pour des territorialités construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres du Territoire, Grenoble, 7&amp;8 décembre 2010 The Second Meeting on Territory Grenoble, 7&amp;8 December 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoires : des utopies émancipatrices aux arrangements post-structuralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du mouvement et des lieux : quand les artistes franchissent les genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie Bordeaux, 16-18 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie territoriale et interprofessionnalités : des mots pour le dire, des cadres pour la construire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable, fédérateur d'une nouvelle ingénierie territoriale - CNFPT INET AGROPARISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenirs périurbains : l'anticipation « made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional - XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses périurbaines, Regards croisés Europe / Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional»XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et emplois du temps des familles : entre complexité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités Sociales et Fluidités Spatiales </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives et qualitatives des mobilités : quelles complémentarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources territoriales et expérimentation : la plate-forme de services en Sud Ardèche comme exemple de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe colloque de l'ASDRLF, Débats et enjeux entre les différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble / Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire féminins du Moyen-Atlas marocain comme enjeux du développement touristique durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Académiques du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, MARRAKECH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Territoires, développement : quels regards géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités dans la vallée du Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Genre, territoire, développement : quels regards géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York - 27 February to 3 March 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités : toutes et tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2019, Thubauld Moulaert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Éditions, 140 p., 2019, Carrefours des Idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin-féminin. Casting new light on masculine and feminine mountains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Alpine Research | Revue de Géographie alpine, Vol. 101-1 | 2013, pp.143, 2013, 978-2-200-92503. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoire : Regards croisés de la Méditerranée à l'Afrique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERMOSEM, pp.128, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité proclamée à la multidisciplinarité évoquée : le territoire comme enjeu des territoires disciplinaires Une lecture transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-MSH-Alpes. MSH ALPES, pp.185-205, 2003, Michel de Bernardy - Bernard Debarbieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du territoire par le genre : les stratégies de l'emploi agro-touristique en arrière-pays méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger. UTM MONTPELLIER, pp.12P., 2001, Dynamique rurale, environnement et stratégies spatiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist Interventions: French Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony M. Orum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781118568453. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la ville avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez-Gonzalez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville: quel genre ? L'espace public à l'épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, pp.217-240, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquie; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la métropole avec ses fragilités : l'exemple de Toulon Provence Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.31-54, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin programmé d'une métropole transfrontalière : l'exemple du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Le Bras; Natacha Seigneure; Magali Talandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles en chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragilités urbaines : pratiques et perceptions des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De potentielles fragilités métropolitaines au sein de l’aire toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O interesse do gênero pelos territórios, Posfácio, Post-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Mara Miranda; Denyse Côté; Milena Fernandes Barroso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênero, desenvolvimento e territorio : novas semânticas e antigas práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valer Editora, 2015, 978-85-7512-798-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité coopérative :le cas de Grenoblesophie Louargant, David Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire métropole, De nouvelles règles Du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.164-188, 2015, 978-2-281-11892-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L'exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques temporelles et genre : plus de 10 ans déjà !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Royoux, Patrick Vassallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgences temporelles. L'action publique face au temps de vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sylllepse, pp.133-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de la prospective à l'aune du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bleton-Ruget, N. Commerçon, M. Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val-de-Saône Mâconnais, pp.219-230, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la notion de ressources territorialisées par la problématique de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUMUCHIAN - PECQUEUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTHROPOS ECONOMICA, pp.191-208, 2007, GEOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de projet au territoire de vie : la création de la coopérative artisanale féminine de Sefrou comme enjeu de modification des systèmes de valeurs sexués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héléne Guetat Bernard - Anne-Marie Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPREINTES ET INVISIBILITE DES FEMMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD - PUM, pp.289-302, 2006, Ruralités Nord - Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager les villes pour que la rue soit à elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas des femmes. De la préhistoire à #metoo : vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC - Femmes et territoires ruraux en Europe - En 4 langues français, grec, espagnol, anglais - Fun Mooc - Programme NetRaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio, France Culture, Genre : les arènes de l'inégalité. Épisode 4 : Ville : toujours un espace d’hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions from a prospective analysis of the franco-valdo-genevan metropolitan project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géographie questionne la place des femmes et des hommes, le monde n'est plus le même !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.franceculture.fr/emission-planete-terre-quand-la-geographie-questionne-la-place-des-femme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculins/féminins, dialogues géographiques et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des usages de territoires et de leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements territoriaux et leurs implicites. Processus de construction d'une démocratie d'agglomération : Grenoble (Communauté d'agglomération, La Métro) et ses liens européens (Eurocities & Programmes européens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de droits et traitements injustes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'activités touristiques et innovation territoriale : du diagnostic sexué à l'analyse du genre. Parc régional de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de services en Sud - Ardèche : une opportunité de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE DES EVOLUTIONS DE L'EMPLOI ET DES RESSOURCES HUMAINES EN ARDECHE MERIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les fragilités urbaines de l'aire métropolitaine toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble face à ses avenirs métropolitains. Thème : la régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] umr pacte. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists Moving & Learning. European Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Landabidea Urresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de la prospective et modes de faire des territoires : Haute-Savoie – Canton de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Entrepreneurial Skills in the Field of Social Services - Social Entrepreneurship for Women: the Case of the Rhône-Alpes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desislava Kolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche de genre pour relire le territoire. Les trajectoires hommes-femmes dans les projets touristiques ruraux (Ardèche méridionale, Ligurie, Fes-Boulemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00261464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait audio de Karine Cultivez la ville : le bonheur des dames ? JARDINIERES -Justice Alimentaire Ressources Dispositifs Insertion Nature Itinéraires Réseaux Expérience Solidarité Défi S2C3- Cnrs- Mission pour l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyamine Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroche Alexia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090217ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490502v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1769" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landabidea Urresti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bensahel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Kolarova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01430386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Saoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroche Alexia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090217ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490502v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1769" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landabidea Urresti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bensahel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Kolarova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01430386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Saoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>