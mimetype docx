--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Louargant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivez la ville avec les jardins partagés : le &amp;quot;bonheur des dames &amp;quot; ? Grenoble, Rotterdam en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroche Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les villes et les territoires face au genre : état des lieux, 64 (181-182), https://www.erudit.org/fr/revues/cgq/2020-v64-n181-182-cgq07091/. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090217ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter la voix des femmes dans les politiques territoriales locales : regards croisés Gatineau-Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politiques urbaines, 91 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage de rigueur : stratégies de mise à l’agenda local des politiques d’égalité femmes- hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.46-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la métropole avec le genre : l’exemple des parcs de nature et de loisirs de l’agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le genre, la ville, 33, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.125-141. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02419883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin - féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action aménagiste au Maroc à l'épreuve de l'expertise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs périurbains : de la controverse à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490502v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géographie féministe à la &amp;quot;gender geography &amp;quot; : une lecture francophone d'un concept anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches comparatives sur la montagne : Quelles connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Media and europeanization in local project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, AAG Annual Meeting in Boston, April 5-9, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le.s. territoire.s. avec le genre : quels apports, pour quel état des lieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denyse Côté, May 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, urbanités et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et urbanités. Usages et aménagements de la ville au prisme des rapports hommes/femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg, Dalila Messaoudi, GIS Institut du Genre CNRS, Jan 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Inequalities in Contemporary Metropolis : an European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Inégalités, justice sociale/justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier,Patrice Berdoulay, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE (CNRS, France) IN PARTNERSHIP WITH NATIONAL RESEARCH COUNCIL FOR ECONOMICS, HUMANITIES AND SOCIAL SCIENCES (NRCS, South Korea), Jun 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, territoires, développement : de l’émancipation à l’institutionnalisation des dispositifs d’égalité Femmes- Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes et territoire. Penser, créer, agir les féminismes. 7e Congrès international de la recherche féministe dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, uqam, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation territoriale et avenirs métropolitains : la fin des récits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole : : innovations, développement durable et planification territoriale / Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Genre et migration. ENS-Lyon/ Lyon 2/LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIEF International Congress : " Circulations ". University of Tartu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le projet urbain par l'animation socioculturelle : perspectives et limites. Exemple de l'agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle, quelle place dans le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre : un enjeu pour la prospective territoriale Le cas des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations en milieu local : Espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation /Colloque Jacques Cartier ; Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, identités et nouveaux agencements : perspectives pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculins/féminins : dialogues géographiques et au-delà 2ème biennale genre et géographie, Grenoble, Umr Pacte, responsable scientifique Sophie Louargant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mobility and everyday spaces: intersectionality in urban space (Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des géographes Américains Association of Ameriacin Geographers- AAG- New-York-24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, NEW-YORK, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et développement durable : enjeux pour les métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire recherche ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From regional to urban participation: how do public authorities frame the territories of democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Governance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban moving and learning : a European artists' insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de Recherche en Urbanisme de Grenoble La ville créative en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements post-territoriaux : arguments pour des territorialités construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres du Territoire, Grenoble, 7&amp;8 décembre 2010 The Second Meeting on Territory Grenoble, 7&amp;8 December 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoires : des utopies émancipatrices aux arrangements post-structuralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du mouvement et des lieux : quand les artistes franchissent les genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie Bordeaux, 16-18 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie territoriale et interprofessionnalités : des mots pour le dire, des cadres pour la construire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable, fédérateur d'une nouvelle ingénierie territoriale - CNFPT INET AGROPARISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenirs périurbains : l'anticipation « made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional - XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses périurbaines, Regards croisés Europe / Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional»XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et emplois du temps des familles : entre complexité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités Sociales et Fluidités Spatiales </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives et qualitatives des mobilités : quelles complémentarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources territoriales et expérimentation : la plate-forme de services en Sud Ardèche comme exemple de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe colloque de l'ASDRLF, Débats et enjeux entre les différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble / Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire féminins du Moyen-Atlas marocain comme enjeux du développement touristique durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Académiques du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, MARRAKECH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Territoires, développement : quels regards géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités dans la vallée du Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Genre, territoire, développement : quels regards géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York - 27 February to 3 March 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités : toutes et tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2019, Thubauld Moulaert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Éditions, 140 p., 2019, Carrefours des Idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin-féminin. Casting new light on masculine and feminine mountains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Alpine Research | Revue de Géographie alpine, Vol. 101-1 | 2013, pp.143, 2013, 978-2-200-92503. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoire : Regards croisés de la Méditerranée à l'Afrique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERMOSEM, pp.128, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité proclamée à la multidisciplinarité évoquée : le territoire comme enjeu des territoires disciplinaires Une lecture transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-MSH-Alpes. MSH ALPES, pp.185-205, 2003, Michel de Bernardy - Bernard Debarbieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du territoire par le genre : les stratégies de l'emploi agro-touristique en arrière-pays méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger. UTM MONTPELLIER, pp.12P., 2001, Dynamique rurale, environnement et stratégies spatiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist Interventions: French Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony M. Orum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781118568453. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la ville avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez-Gonzalez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville: quel genre ? L'espace public à l'épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, pp.217-240, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquie; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la métropole avec ses fragilités : l'exemple de Toulon Provence Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.31-54, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin programmé d'une métropole transfrontalière : l'exemple du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Le Bras; Natacha Seigneure; Magali Talandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles en chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragilités urbaines : pratiques et perceptions des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De potentielles fragilités métropolitaines au sein de l’aire toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O interesse do gênero pelos territórios, Posfácio, Post-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Mara Miranda; Denyse Côté; Milena Fernandes Barroso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênero, desenvolvimento e territorio : novas semânticas e antigas práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valer Editora, 2015, 978-85-7512-798-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité coopérative :le cas de Grenoblesophie Louargant, David Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire métropole, De nouvelles règles Du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.164-188, 2015, 978-2-281-11892-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L'exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques temporelles et genre : plus de 10 ans déjà !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Royoux, Patrick Vassallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgences temporelles. L'action publique face au temps de vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sylllepse, pp.133-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de la prospective à l'aune du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bleton-Ruget, N. Commerçon, M. Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val-de-Saône Mâconnais, pp.219-230, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la notion de ressources territorialisées par la problématique de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUMUCHIAN - PECQUEUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTHROPOS ECONOMICA, pp.191-208, 2007, GEOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de projet au territoire de vie : la création de la coopérative artisanale féminine de Sefrou comme enjeu de modification des systèmes de valeurs sexués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héléne Guetat Bernard - Anne-Marie Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPREINTES ET INVISIBILITE DES FEMMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD - PUM, pp.289-302, 2006, Ruralités Nord - Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager les villes pour que la rue soit à elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas des femmes. De la préhistoire à #metoo : vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC - Femmes et territoires ruraux en Europe - En 4 langues français, grec, espagnol, anglais - Fun Mooc - Programme NetRaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio, France Culture, Genre : les arènes de l'inégalité. Épisode 4 : Ville : toujours un espace d’hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions from a prospective analysis of the franco-valdo-genevan metropolitan project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géographie questionne la place des femmes et des hommes, le monde n'est plus le même !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.franceculture.fr/emission-planete-terre-quand-la-geographie-questionne-la-place-des-femme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculins/féminins, dialogues géographiques et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des usages de territoires et de leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements territoriaux et leurs implicites. Processus de construction d'une démocratie d'agglomération : Grenoble (Communauté d'agglomération, La Métro) et ses liens européens (Eurocities & Programmes européens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de droits et traitements injustes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'activités touristiques et innovation territoriale : du diagnostic sexué à l'analyse du genre. Parc régional de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de services en Sud - Ardèche : une opportunité de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE DES EVOLUTIONS DE L'EMPLOI ET DES RESSOURCES HUMAINES EN ARDECHE MERIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les fragilités urbaines de l'aire métropolitaine toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble face à ses avenirs métropolitains. Thème : la régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] umr pacte. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists Moving & Learning. European Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Landabidea Urresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de la prospective et modes de faire des territoires : Haute-Savoie – Canton de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Entrepreneurial Skills in the Field of Social Services - Social Entrepreneurship for Women: the Case of the Rhône-Alpes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desislava Kolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche de genre pour relire le territoire. Les trajectoires hommes-femmes dans les projets touristiques ruraux (Ardèche méridionale, Ligurie, Fes-Boulemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00261464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait audio de Karine Cultivez la ville : le bonheur des dames ? JARDINIERES -Justice Alimentaire Ressources Dispositifs Insertion Nature Itinéraires Réseaux Expérience Solidarité Défi S2C3- Cnrs- Mission pour l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyamine Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Louargant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivez la ville avec les jardins partagés : le &amp;quot;bonheur des dames &amp;quot; ? Grenoble, Rotterdam en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroche Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les villes et les territoires face au genre : état des lieux, 64 (181-182), https://www.erudit.org/fr/revues/cgq/2020-v64-n181-182-cgq07091/. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090217ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter la voix des femmes dans les politiques territoriales locales : regards croisés Gatineau-Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politiques urbaines, 91 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage de rigueur : stratégies de mise à l’agenda local des politiques d’égalité femmes- hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.46-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la métropole avec le genre : l’exemple des parcs de nature et de loisirs de l’agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le genre, la ville, 33, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.125-141. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02419883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin - féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action aménagiste au Maroc à l'épreuve de l'expertise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs périurbains : de la controverse à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490502v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géographie féministe à la &amp;quot;gender geography &amp;quot; : une lecture francophone d'un concept anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches comparatives sur la montagne : Quelles connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Media and europeanization in local project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, AAG Annual Meeting in Boston, April 5-9, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le.s. territoire.s. avec le genre : quels apports, pour quel état des lieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denyse Côté, May 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, urbanités et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et urbanités. Usages et aménagements de la ville au prisme des rapports hommes/femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg, Dalila Messaoudi, GIS Institut du Genre CNRS, Jan 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Inequalities in Contemporary Metropolis : an European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Inégalités, justice sociale/justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier,Patrice Berdoulay, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE (CNRS, France) IN PARTNERSHIP WITH NATIONAL RESEARCH COUNCIL FOR ECONOMICS, HUMANITIES AND SOCIAL SCIENCES (NRCS, South Korea), Jun 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, territoires, développement : de l’émancipation à l’institutionnalisation des dispositifs d’égalité Femmes- Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes et territoire. Penser, créer, agir les féminismes. 7e Congrès international de la recherche féministe dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, uqam, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales et solidarités collectives dans les déplacements périurbains : vers une identité de mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIEF International Congress : " Circulations ". University of Tartu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation territoriale et avenirs métropolitains : la fin des récits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole : : innovations, développement durable et planification territoriale / Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Genre et migration. ENS-Lyon/ Lyon 2/LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le projet urbain par l'animation socioculturelle : perspectives et limites. Exemple de l'agglomération de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle, quelle place dans le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre : un enjeu pour la prospective territoriale Le cas des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations en milieu local : Espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation /Colloque Jacques Cartier ; Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et développement durable : enjeux pour les métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire recherche ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, identités et nouveaux agencements : perspectives pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculins/féminins : dialogues géographiques et au-delà 2ème biennale genre et géographie, Grenoble, Umr Pacte, responsable scientifique Sophie Louargant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mobility and everyday spaces: intersectionality in urban space (Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des géographes Américains Association of Ameriacin Geographers- AAG- New-York-24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, NEW-YORK, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From regional to urban participation: how do public authorities frame the territories of democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Governance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban moving and learning : a European artists' insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de Recherche en Urbanisme de Grenoble La ville créative en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements post-territoriaux : arguments pour des territorialités construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres du Territoire, Grenoble, 7&amp;8 décembre 2010 The Second Meeting on Territory Grenoble, 7&amp;8 December 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoires : des utopies émancipatrices aux arrangements post-structuralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du mouvement et des lieux : quand les artistes franchissent les genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Masculin/Féminin : questions pour la géographie Bordeaux, 16-18 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie territoriale et interprofessionnalités : des mots pour le dire, des cadres pour la construire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable, fédérateur d'une nouvelle ingénierie territoriale - CNFPT INET AGROPARISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenirs périurbains : l'anticipation « made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional - XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses périurbaines, Regards croisés Europe / Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional»XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, RIMOUSKI QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et emplois du temps des familles : entre complexité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités Sociales et Fluidités Spatiales </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives et qualitatives des mobilités : quelles complémentarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources territoriales et expérimentation : la plate-forme de services en Sud Ardèche comme exemple de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe colloque de l'ASDRLF, Débats et enjeux entre les différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble / Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire féminins du Moyen-Atlas marocain comme enjeux du développement touristique durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Académiques du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, MARRAKECH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territorialités de genre aux territorialités de projet dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Territoires, développement : quels regards géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités dans la vallée du Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Genre, territoire, développement : quels regards géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York - 27 February to 3 March 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting in New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Éditions, 140 p., 2019, Carrefours des Idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités : toutes et tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2019, Thubauld Moulaert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile : les montagnes au masculin-féminin. Casting new light on masculine and feminine mountains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Alpine Research | Revue de Géographie alpine, Vol. 101-1 | 2013, pp.143, 2013, 978-2-200-92503. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et territoire : Regards croisés de la Méditerranée à l'Afrique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERMOSEM, pp.128, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité proclamée à la multidisciplinarité évoquée : le territoire comme enjeu des territoires disciplinaires Une lecture transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-MSH-Alpes. MSH ALPES, pp.185-205, 2003, Michel de Bernardy - Bernard Debarbieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du territoire par le genre : les stratégies de l'emploi agro-touristique en arrière-pays méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger. UTM MONTPELLIER, pp.12P., 2001, Dynamique rurale, environnement et stratégies spatiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist Interventions: French Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony M. Orum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley-Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2019, 9781118568453. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la ville avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez-Gonzalez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville: quel genre ? L'espace public à l'épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, pp.217-240, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquie; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la métropole avec ses fragilités : l'exemple de Toulon Provence Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.31-54, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin programmé d'une métropole transfrontalière : l'exemple du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Le Bras; Natacha Seigneure; Magali Talandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles en chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragilités urbaines : pratiques et perceptions des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O interesse do gênero pelos territórios, Posfácio, Post-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Mara Miranda; Denyse Côté; Milena Fernandes Barroso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênero, desenvolvimento e territorio : novas semânticas e antigas práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valer Editora, 2015, 978-85-7512-798-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De potentielles fragilités métropolitaines au sein de l’aire toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole fragile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11890-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité coopérative :le cas de Grenoblesophie Louargant, David Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire métropole, De nouvelles règles Du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.164-188, 2015, 978-2-281-11892-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L'exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques temporelles et genre : plus de 10 ans déjà !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Royoux, Patrick Vassallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgences temporelles. L'action publique face au temps de vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sylllepse, pp.133-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de la prospective à l'aune du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bleton-Ruget, N. Commerçon, M. Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val-de-Saône Mâconnais, pp.219-230, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la notion de ressources territorialisées par la problématique de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUMUCHIAN - PECQUEUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTHROPOS ECONOMICA, pp.191-208, 2007, GEOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de projet au territoire de vie : la création de la coopérative artisanale féminine de Sefrou comme enjeu de modification des systèmes de valeurs sexués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héléne Guetat Bernard - Anne-Marie Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPREINTES ET INVISIBILITE DES FEMMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD - PUM, pp.289-302, 2006, Ruralités Nord - Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager les villes pour que la rue soit à elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atlas des femmes. De la préhistoire à #metoo : vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC - Femmes et territoires ruraux en Europe - En 4 langues français, grec, espagnol, anglais - Fun Mooc - Programme NetRaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio, France Culture, Genre : les arènes de l'inégalité. Épisode 4 : Ville : toujours un espace d’hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions from a prospective analysis of the franco-valdo-genevan metropolitan project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géographie questionne la place des femmes et des hommes, le monde n'est plus le même !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.franceculture.fr/emission-planete-terre-quand-la-geographie-questionne-la-place-des-femme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculins/féminins, dialogues géographiques et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des usages de territoires et de leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements territoriaux et leurs implicites. Processus de construction d'une démocratie d'agglomération : Grenoble (Communauté d'agglomération, La Métro) et ses liens européens (Eurocities & Programmes européens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de droits et traitements injustes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'activités touristiques et innovation territoriale : du diagnostic sexué à l'analyse du genre. Parc régional de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de services en Sud - Ardèche : une opportunité de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE DES EVOLUTIONS DE L'EMPLOI ET DES RESSOURCES HUMAINES EN ARDECHE MERIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les fragilités urbaines de l'aire métropolitaine toulonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble face à ses avenirs métropolitains. Thème : la régulation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] umr pacte. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists Moving & Learning. European Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Landabidea Urresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de la prospective et modes de faire des territoires : Haute-Savoie – Canton de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Entrepreneurial Skills in the Field of Social Services - Social Entrepreneurship for Women: the Case of the Rhône-Alpes Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desislava Kolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] umr pacte. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche de genre pour relire le territoire. Les trajectoires hommes-femmes dans les projets touristiques ruraux (Ardèche méridionale, Ligurie, Fes-Boulemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00261464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait audio de Karine Cultivez la ville : le bonheur des dames ? JARDINIERES -Justice Alimentaire Ressources Dispositifs Insertion Nature Itinéraires Réseaux Expérience Solidarité Défi S2C3- Cnrs- Mission pour l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyamine Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroche Alexia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090217ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490502v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1769" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landabidea Urresti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bensahel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Kolarova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01430386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Saoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroche Alexia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090217ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490502v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1769" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landabidea Urresti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bensahel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Kolarova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01430386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Saoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>