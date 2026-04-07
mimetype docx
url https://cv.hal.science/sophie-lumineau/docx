--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1130,408 +1130,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
+                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 232, pp.105107. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.104193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947958v1</w:t>
+                <w:t xml:space="preserve">hal-02891636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.553-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891636v1</w:t>
+                <w:t xml:space="preserve">hal-02474536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (5), pp.553-562. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.105107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474536v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Flight Behaviours in Birds</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,295 +1866,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088773v1</w:t>
+                <w:t xml:space="preserve">hal-01988857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mocz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988857v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal care generates phenotypic behavioural correlations in the Japanese quail</w:t>
               </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,541 +3328,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
+                <w:t xml:space="preserve">Precocial bird mothers shape sex differences in the behavior of their chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321 (5), pp.265--275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130015v1</w:t>
+                <w:t xml:space="preserve">hal-01021469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
+                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021541v1</w:t>
+                <w:t xml:space="preserve">hal-01364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocial bird mothers shape sex differences in the behavior of their chicks</w:t>
+                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1858⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021469v1</w:t>
+                <w:t xml:space="preserve">hal-01021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (23), pp.4184-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364873v1</w:t>
+                <w:t xml:space="preserve">hal-01130015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
@@ -3995,77 +3995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motherless quail mothers display impaired maternal behavior and produce more fearful and less socially motivated offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 280 (1753), pp.20122368. </w:t>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk testosterone levels and offspring phenotype correlate with parental age in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,988 +4804,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">Age affects the expression of maternal care and subsequent behavioural development of offspring in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+                <w:t xml:space="preserve">hal-01020423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age affects the expression of maternal care and subsequent behavioural development of offspring in a precocial bird</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Coignard</w:t>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36835. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020423v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.034001. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3182/6/3/034001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022091v1</w:t>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference of social motivation in quail selected for divergent circadian activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022142v1</w:t>
+                <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (1-2), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3182/6/3/034001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022144v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Difference of social motivation in quail selected for divergent circadian activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (4), pp.309-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A place to hide in the home-cage decreases yolk androgen levels and offspring emotional reactivity in Japanese quail</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (9), pp.e23941. </w:t>
@@ -5905,64 +5905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic birds show a better social integration than arrhythmic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,303 +6016,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014069⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019968v1</w:t>
+                <w:t xml:space="preserve">hal-01022558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guémené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e14069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01022558v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for introgressive hybridization of wild common quail (Coturnix coturnix) by domesticated Japanese quail (Coturnix japonica) in France</w:t>
               </w:r>
@@ -6444,64 +6444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrainement maternel prénatal chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,64 +6694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,51 +6849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,64 +7242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Maternal Effects on Endogenous Rhythms in Precocial Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,57 +7353,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,141 +7411,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01536.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (1-2), pp.174--186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308867v1</w:t>
+                <w:t xml:space="preserve">hal-01308865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,158 +7557,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (1-2), pp.174--186. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 114 (9), pp.817--826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01536.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308865v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation to humans affects yolk steroid levels and offspring phenotype in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7949,51 +7949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8092,51 +8092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Rythmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.111-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe d'Etude des Rythmes Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8958,260 +8958,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of chicken prepro-orexin cDNA and preferential expression in the chicken hypothalamus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tim Boswell</w:t>
+                <w:t xml:space="preserve">Circadian rhythms of oviposition and feeding activity in Japanese quail: Effects of cyclic administration of melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-4781(02)00483-9⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (6), pp.1107--1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/CBI-120015967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308878v1</w:t>
+                <w:t xml:space="preserve">hal-01308875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian rhythms of oviposition and feeding activity in Japanese quail: Effects of cyclic administration of melatonin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Molecular cloning of chicken prepro-orexin cDNA and preferential expression in the chicken hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Ohkubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1577 (3), pp.476--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4781(02)00483-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/CBI-120015967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic melatonin synchronises the circadian rhythm of feeding activity in Japanese quail, Coturnix c. japonica</w:t>
               </w:r>
@@ -9988,51 +9988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,51 +10396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,51 +10771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,260 +10864,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences maternelles et développement vocal chez la Caille Japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790147v1</w:t>
+                <w:t xml:space="preserve">hal-01826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles et développement vocal chez la Caille Japonaise (Coturnix c. japonica)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826314v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions mère-jeunes sont influencées par le sexe et la composition sexuée de la couvée chez la caille japonaise</w:t>
               </w:r>
@@ -11431,51 +11431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11511,402 +11511,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational Stereo-Videography (RSV): a field method for 3D tracking of flying animals, in large air volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347109v1</w:t>
+                <w:t xml:space="preserve">hal-01357114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Stereo-Videography (RSV): a field method for 3D tracking of flying animals, in large air volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pichot</w:t>
+                <w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Simmoneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357114v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318163v1</w:t>
+                <w:t xml:space="preserve">hal-01308244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel chez la caille : influence du tempérament de la femelle et conséquences sur le développement du tempérament des jeunes</w:t>
               </w:r>
@@ -11931,51 +11931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12011,234 +12011,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Pittet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308244v1</w:t>
+                <w:t xml:space="preserve">hal-01318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
@@ -12306,51 +12306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12703,51 +12703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12841,51 +12841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12930,502 +12930,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair bond’s quality influences offspring’s behavioural development in Japanese quail</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Scientific Association, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318128v1</w:t>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pair bond’s quality influences offspring’s behavioural development in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Scientific Association, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une privation maternelle précoce influence l’expression du comportement maternel ultérieur chez la caille japonaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
+                <w:t xml:space="preserve">Rythmicité et vie sociale chez les oiseaux : des influences aux interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR8195 ENES-CNPS, May 2012, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">43ème congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Chronobiologie, Sep 2012, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318157v1</w:t>
+                <w:t xml:space="preserve">hal-01317955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmicité et vie sociale chez les oiseaux : des influences aux interactions sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une privation maternelle précoce influence l’expression du comportement maternel ultérieur chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Chronobiologie, Sep 2012, Loches, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR8195 ENES-CNPS, May 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317955v1</w:t>
+                <w:t xml:space="preserve">hal-01318157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire la durée de contention de 7 à 3 jours après la mise bas pour des truies logées en bâtiment : quelles conséquences zootechniques et comportementales ?</w:t>
               </w:r>
@@ -13772,152 +13772,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leçon de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">9e Symposium ComTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques des Animaux de Laboratoire, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+                <w:t xml:space="preserve">hal-01318029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non‐genomic influences on behavioral development in birds : pre‐ and post‐natal maternal effects</w:t>
               </w:r>
@@ -13942,51 +13886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14005,96 +13949,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçon de lumière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Symposium ComTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Sciences et Techniques des Animaux de Laboratoire, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318029v1</w:t>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : Effet des perturbations de l'environnement physique chez la femelle pondeuse sur la qualité hormonale de ses oeufs et le développement comportemental de ses jeunes</w:t>
               </w:r>
@@ -14324,208 +14324,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318090v1</w:t>
+                <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14544,307 +14544,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petton</w:t>
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747054v1</w:t>
+                <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318099v1</w:t>
+                <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of age and prior brooding experience on the maternal behavior of the Japanese quail Coturnix c. japonica</w:t>
               </w:r>
@@ -14869,51 +14869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14945,152 +14945,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des caractéristiques de la femelle reproductrice et de son contexte de vie sur le développement des jeunes chez la caille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318020v1</w:t>
+                <w:t xml:space="preserve">hal-01318022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel et différences sexuées chez la caille</w:t>
               </w:r>
@@ -15115,51 +15098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR5169 CRCA, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15178,135 +15161,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des caractéristiques de la femelle reproductrice et de son contexte de vie sur le développement des jeunes chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318022v1</w:t>
+                <w:t xml:space="preserve">hal-01318020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de l’expérience prénatale sur les comportements prédateurs et défensifs de la seiche juvénile</w:t>
               </w:r>
@@ -15659,51 +15659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ethological Conference (IEC) and University of Rennes 1, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15728,64 +15728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronobiology and social life in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15862,51 +15862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15925,290 +15925,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mère influence l’ontogenèse des rythmes chez l’oiseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Formanek</w:t>
+                <w:t xml:space="preserve">Nongenomic maternal influence on the development of behaviour : pre- and postnatal maternal influences in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364870v1</w:t>
+                <w:t xml:space="preserve">hal-01356229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenomic maternal influence on the development of behaviour : pre- and postnatal maternal influences in the Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">La mère influence l’ontogenèse des rythmes chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356229v1</w:t>
+                <w:t xml:space="preserve">hal-01364870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal influences on ontogeny of rythms in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16216,51 +16216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16285,90 +16285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maternage influence l’ontogenèse des rythmes chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16387,273 +16387,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques d'introgression génétique de la caille des blés (Coturnix coturnix coturnix) par la caille japonaise (C. c. japonica) : comparaison et intégration des données comportementales et moléculaires obtenues dans le sud-est de la France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olympe Chazara</w:t>
+                <w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757540v1</w:t>
+                <w:t xml:space="preserve">hal-02822449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des risques d'introgression génétique de la caille des blés (Coturnix coturnix coturnix) par la caille japonaise (C. c. japonica) : comparaison et intégration des données comportementales et moléculaires obtenues dans le sud-est de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822449v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme épigénétique des caractéristiques comportementales individuelles de l’oiseau : rôle de la mère dans la construction comportementale du jeune</w:t>
               </w:r>
@@ -16678,64 +16678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR CNRS 5169 CRCA, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16818,51 +16818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17157,454 +17157,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matériaux de nidification et tempérament des truies : incidence sur le comportement maternel et la survie des porcelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+                <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768064v1</w:t>
+                <w:t xml:space="preserve">hal-01858141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qui donne la chair de poule aux oiseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Le Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Charrier</w:t>
+                <w:t xml:space="preserve">Apport de matériaux de nidification et tempérament des truies : incidence sur le comportement maternel et la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858141v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal influences on vocal development in a precocial bird, the Japanese Quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17918,51 +17918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18030,103 +18030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une privation maternelle sur le développement vocal chez la caille japonaise (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. </w:t>
@@ -18155,103 +18155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maternal deprivation on vocal development in the Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
@@ -18319,51 +18319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18418,51 +18418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18681,51 +18681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18780,51 +18780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du comportement spatial 3D sur terrain : une méthode non invasive à haute résolution, la Stéréo-Vidéographie Rotative (RSV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Simmoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19065,51 +19065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19177,51 +19177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19283,584 +19283,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the maternal behaviour conditioned by emotional reactivity in Yucatan sows ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740649v1</w:t>
+                <w:t xml:space="preserve">hal-01347991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of mothering on judgement bias in Japanese quail</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Conference on Behavioural Biology (ECBB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318267v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Is the maternal behaviour conditioned by emotional reactivity in Yucatan sows ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Jansens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
+              <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Wageningen Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at the Farm and Group Level. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-798-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146662v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+                <w:t xml:space="preserve">The effect of mothering on judgement bias in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ľubor Košťál</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">VII European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347991v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20043,299 +20043,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early experience with a mother influences egg composition in adulthood and offspring behaviour in the Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité du lien mâle-femelle influence le comportement de la descendance chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318256v1</w:t>
+                <w:t xml:space="preserve">hal-01318358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité du lien mâle-femelle influence le comportement de la descendance chez la caille japonaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
+                <w:t xml:space="preserve">Early experience with a mother influences egg composition in adulthood and offspring behaviour in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318358v1</w:t>
+                <w:t xml:space="preserve">hal-01318256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effect of maternal deprivation in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20343,51 +20343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. Wageningen Academic Publishers, pp.978-90-8686-204-7, Proceedings of the 46th ISAE Congress - Quality of life in designed environments?. </w:t>
@@ -20425,51 +20425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20550,51 +20550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet transgénérationnel d’une privation de soin maternel chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20602,51 +20602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t>
@@ -20701,51 +20701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20794,700 +20794,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’âge et de l’expérience de reproduction sur le comportement maternel de cailles japonaises Coturnix c. japonica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Coignard</w:t>
+                <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318403v1</w:t>
+                <w:t xml:space="preserve">hal-01318381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318379v1</w:t>
+                <w:t xml:space="preserve">hal-01318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet Caillebot : un robot-mère pour l’étude des mécanismes de la relation mère-jeune chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318303v1</w:t>
+                <w:t xml:space="preserve">hal-01318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318381v1</w:t>
+                <w:t xml:space="preserve">hal-01318379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Caillebot : un robot-mère pour l’étude des mécanismes de la relation mère-jeune chez la caille japonaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+                <w:t xml:space="preserve">Effets de l’âge et de l’expérience de reproduction sur le comportement maternel de cailles japonaises Coturnix c. japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318291v1</w:t>
+                <w:t xml:space="preserve">hal-01318403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration sociale au sein d’un groupe dépend du rythme biologique chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21551,51 +21551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21877,260 +21877,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress influences behavioural features in young birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Guibert</w:t>
+                <w:t xml:space="preserve">Profils individuels de rythmes journaliers de migration chez la caille des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference of Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357250v1</w:t>
+                <w:t xml:space="preserve">hal-01362126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils individuels de rythmes journaliers de migration chez la caille des blés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Prenatal stress influences behavioural features in young birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">4th European Conference of Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362126v1</w:t>
+                <w:t xml:space="preserve">hal-01357250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress influences behavioural features in young birds</w:t>
               </w:r>
@@ -22254,77 +22254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic transmission of circadian rhythm in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées du GDR Ethologie/International Workshop "Behaviour - Cognition - Welfare"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22349,51 +22349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22401,51 +22401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22470,90 +22470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des caractéristiques comportementales de la mère (Coturnix coturnix japonica) sur le niveau de motivation sociale des jeunes qu’elle d’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SFECA « Comportement et environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Boult-aux-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23044,64 +23044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23195,64 +23195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura N. Piccard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.193-211, 2008, 9781604562408</w:t>
@@ -23750,51 +23750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02329598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouzol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.11.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02267334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Herrington" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2735-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX6DCB5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2368" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43KP3GFV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBPZR3W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.10.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2P7TZ86-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2010.532264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902892433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2005.9522602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.2.179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.20022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD6LWJRJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00127-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QWBW1L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.34.1.101.14083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120002879" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohkubo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boswell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(02)00483-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68JL1S2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120015967" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308876v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01431-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.33.1.15.1326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.32.3.373.1339" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01226-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BE4A29972AF54F78F7EBC915349335A776FE2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-100102112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529808998685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873098129000110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318020v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boutin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354767v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356218v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164669v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Yahiaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louazon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768064v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826340v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc'H" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Le Sergent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jansens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horvath" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubor Ko&#353;&#357;&#225;l" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354813v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357250v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357251v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356241v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107692v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03149489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02379226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139913v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02329598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouzol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.11.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02267334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Herrington" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2735-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1858" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX6DCB5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2368" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43KP3GFV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBPZR3W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036835" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2P7TZ86-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2010.532264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902892433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2005.9522602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.2.179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.20022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD6LWJRJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00127-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QWBW1L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.34.1.101.14083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120002879" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120015967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohkubo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boswell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(02)00483-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68JL1S2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308876v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01431-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.33.1.15.1326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.32.3.373.1339" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01226-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BE4A29972AF54F78F7EBC915349335A776FE2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-100102112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529808998685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873098129000110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318157v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boutin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354767v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356218v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164669v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Yahiaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louazon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826340v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc'H" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Le Sergent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740649v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jansens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horvath" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubor Ko&#353;&#357;&#225;l" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318403v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354813v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357250v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357251v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356241v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107692v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03149489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02379226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139913v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>