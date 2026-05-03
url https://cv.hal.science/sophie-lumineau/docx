--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -234,287 +234,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drink safely: common swifts ( Apus apus ) dissipate mechanical energy to decrease flight speed before touch-and-go drinking</w:t>
+                <w:t xml:space="preserve">Flight behaviours and energy savings in adult and juvenile house martins (Delichon urbicum) foraging near their breeding colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyson Hedrick</w:t>
+                <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (6), </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (6), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.244961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-023-03332-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016167v1</w:t>
+                <w:t xml:space="preserve">hal-04161402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight behaviours and energy savings in adult and juvenile house martins (Delichon urbicum) foraging near their breeding colony</w:t>
+                <w:t xml:space="preserve">Drink safely: common swifts ( Apus apus ) dissipate mechanical energy to decrease flight speed before touch-and-go drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
+                <w:t xml:space="preserve">Tyson Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77 (6), pp.63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-023-03332-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.244961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161402v1</w:t>
+                <w:t xml:space="preserve">hal-04016167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of natural and artificial prenatal stimulations on the behavioural profile of Japanese quail</w:t>
               </w:r>
@@ -1013,1611 +1013,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothering influences domestic chick’s laterality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Galuret</w:t>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.11.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.105107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329598v1</w:t>
+                <w:t xml:space="preserve">hal-02947958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.553-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891636v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.104193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474536v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
+                <w:t xml:space="preserve">The Development of Flight Behaviours in Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947958v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Flight Behaviours in Birds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200668. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879876v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
+                <w:t xml:space="preserve">Mothering influences domestic chick’s laterality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Soline Galuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129943v1</w:t>
+                <w:t xml:space="preserve">hal-02329598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother‐chick interactions are affected by chicks’ sex and brood composition in Japanese quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
+                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21848⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075625v1</w:t>
+                <w:t xml:space="preserve">hal-01988857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988857v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal care generates phenotypic behavioural correlations in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Herrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2735-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088773v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal care generates phenotypic behavioural correlations in the Japanese quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. A. Herrington</w:t>
+                <w:t xml:space="preserve">Mother‐chick interactions are affected by chicks’ sex and brood composition in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (9), </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (6), pp.832-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-019-2735-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.21848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267334v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal care affects chicks’ development differently according to sex in quail</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (8), pp.1048-1056. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1857 - 1857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20319-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698028v1</w:t>
+                <w:t xml:space="preserve">hal-01698022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal care affects chicks’ development differently according to sex in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1857 - 1857. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (8), pp.1048-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20319-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.21597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698022v1</w:t>
+                <w:t xml:space="preserve">hal-01698028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brood size can influence maternal behaviour and chick’s development in precocial birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,2327 +3194,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precocial bird mothers shape sex differences in the behavior of their chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321 (5), pp.265--275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+                <w:t xml:space="preserve">hal-01021469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocial bird mothers shape sex differences in the behavior of their chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1858⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021469v1</w:t>
+                <w:t xml:space="preserve">hal-01364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364873v1</w:t>
+                <w:t xml:space="preserve">hal-01021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (23), pp.4184-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021541v1</w:t>
+                <w:t xml:space="preserve">hal-01130015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
+                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Trabalon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130015v1</w:t>
+                <w:t xml:space="preserve">hal-01129948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">Motherless quail mothers display impaired maternal behavior and produce more fearful and less socially motivated offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (4), pp.622--634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129948v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motherless quail mothers display impaired maternal behavior and produce more fearful and less socially motivated offspring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (4), pp.622--634. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019938v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mothering on the spatial exploratory behavior of quail chicks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans-generational effects of prenatal stress in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1753), pp.20122368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019936v1</w:t>
+                <w:t xml:space="preserve">hal-01019944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational effects of prenatal stress in quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Non-genetic Inheritance in Birds: transmission of behaviour from mother to offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2368⟩</w:t>
+              <w:t xml:space="preserve">Non-Genetic Inheritance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/ngi-2013-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019944v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-genetic Inheritance in Birds: transmission of behaviour from mother to offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal experience on fearfulness and maternal behaviour in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Genetic Inheritance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (4), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ngi-2013-0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal experience on fearfulness and maternal behaviour in a precocial bird</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effect of mothering on the spatial exploratory behavior of quail chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (4), pp.797-805. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (3), pp.256--264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.21019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021753v1</w:t>
+                <w:t xml:space="preserve">hal-01019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk testosterone levels and offspring phenotype correlate with parental age in a precocial bird</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Age affects the expression of maternal care and subsequent behavioural development of offspring in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 105 (2), pp.242--250. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020450v1</w:t>
+                <w:t xml:space="preserve">hal-01020423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age affects the expression of maternal care and subsequent behavioural development of offspring in a precocial bird</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Coignard</w:t>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36835. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020423v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Yolk testosterone levels and offspring phenotype correlate with parental age in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (2), pp.242--250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+                <w:t xml:space="preserve">hal-01020450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+                <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (1-2), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 132 (1-2), pp.51-60. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022144v1</w:t>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
               </w:r>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.034001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,64 +5642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of social motivation in quail selected for divergent circadian activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic birds show a better social integration than arrhythmic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,303 +6016,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Guémené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e14069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022558v1</w:t>
+                <w:t xml:space="preserve">hal-01019968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019968v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for introgressive hybridization of wild common quail (Coturnix coturnix) by domesticated Japanese quail (Coturnix japonica) in France</w:t>
               </w:r>
@@ -6438,942 +6438,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrainement maternel prénatal chez les mammifères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Rythmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (6), pp.757--770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156853909X446190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317667v1</w:t>
+                <w:t xml:space="preserve">hal-01308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">Daily Laying Time in Free‐Living European Starlings: Solar Noon, a Potential Synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐annick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01155443v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Stable Individual Profiles of Daily Timing of Migratory Restlessness in European Quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01308864v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Epigenetic Maternal Effects on Endogenous Rhythms in Precocial Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156853909X446190⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.396--414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520902892433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01308862v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Laying Time in Free‐Living European Starlings: Solar Noon, a Potential Synchronizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrainement maternel prénatal chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie‐annick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Rythmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (3), pp.71-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575747v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Individual Profiles of Daily Timing of Migratory Restlessness in European Quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.983-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575740v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Maternal Effects on Endogenous Rhythms in Precocial Birds</w:t>
+                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (2), pp.126--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07420520902892433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
               </w:r>
@@ -7557,51 +7557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 114 (9), pp.817--826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7660,90 +7660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation to humans affects yolk steroid levels and offspring phenotype in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (3), pp.396--402. </w:t>
@@ -7819,100 +7819,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (2), pp.235--252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308869v1</w:t>
@@ -7949,100 +7949,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (2), pp.253--267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308868v1</w:t>
@@ -8053,90 +8053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs sociaux sur les rythmes circadiens comportementaux des vertébrés non humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Rythmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.111-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8161,90 +8161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs sociaux sur les rythmes circadiens comportementaux des vertébrés non humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe d'Etude des Rythmes Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8299,51 +8299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (2), pp.121--134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8371,290 +8371,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct social contacts override auditory information in the song-learning process in starlings (Sturnus vulgaris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily organization of laying in Japanese and European quail: effect of domestication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colline Poirier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0735-7036.118.2.179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 301A (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.a.20022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308871v1</w:t>
+                <w:t xml:space="preserve">hal-01308927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily organization of laying in Japanese and European quail: effect of domestication.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Direct social contacts override auditory information in the song-learning process in starlings (Sturnus vulgaris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Forasté-Mathelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cousillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.a.20022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118 (2), pp.179--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.118.2.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01308927v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a cranium-directed daily illumination cycle on the laying rhythm in Japanese quail</w:t>
               </w:r>
@@ -8666,64 +8666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326 (4), pp.371-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light intensity on circadian activity in developing Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (1), pp.101--113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8854,641 +8854,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily temporal organization of laying in Japanese quail: Variability and heritability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Molecular cloning of chicken prepro-orexin cDNA and preferential expression in the chicken hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Ohkubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/CBI-120002879⟩</w:t>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1577 (3), pp.476--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4781(02)00483-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308877v1</w:t>
+                <w:t xml:space="preserve">hal-01308878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythms of oviposition and feeding activity in Japanese quail: Effects of cyclic administration of melatonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (6), pp.1107--1119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/CBI-120015967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of chicken prepro-orexin cDNA and preferential expression in the chicken hypothalamus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic melatonin synchronises the circadian rhythm of feeding activity in Japanese quail, Coturnix c. japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Vivien-Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (3), pp.205--212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01431-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-4781(02)00483-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01308878v1</w:t>
+                <w:t xml:space="preserve">hal-01308876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic melatonin synchronises the circadian rhythm of feeding activity in Japanese quail, Coturnix c. japonica</w:t>
+                <w:t xml:space="preserve">Effect of the ageing on the circadian activity in selected Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325 (3), pp.205--212. </w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (1), pp.15--22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01431-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1076/brhm.33.1.15.1326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308876v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the ageing on the circadian activity in selected Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily temporal organization of laying in Japanese quail: Variability and heritability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33 (1), pp.15--22. </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (2), pp.377--392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1076/brhm.33.1.15.1326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1081/CBI-120002879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308874v1</w:t>
+                <w:t xml:space="preserve">hal-01308877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of melatonin supplementation on the sexual development in European quail (Coturnix coturnix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe Vivien-Roels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9560,64 +9560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradian rhythm of activity in Japanese quail groups under semi-natural conditions during ontogeny: Functional aspects and relation to circadian rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (3), pp.373--388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9664,51 +9664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythm of activity during the annual phases in the European quail, Coturnix coturnix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323 (9), pp.793-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9767,64 +9767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of the ultradian rhythm of activity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (6), pp.767--776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9858,77 +9858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythm of activity in Japanese quail in constant darkness: Variability of clarity and possibility of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (3), pp.219--230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9975,77 +9975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of circadian rhythm of feeding activity by testosterone implantations in arrhythmic Japanese quail males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10275,51 +10275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyson Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,51 +10396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10739,182 +10739,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+                <w:t xml:space="preserve">hal-02790147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences maternelles et développement vocal chez la Caille Japonaise (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10942,182 +10942,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790147v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions mère-jeunes sont influencées par le sexe et la composition sexuée de la couvée chez la caille japonaise</w:t>
               </w:r>
@@ -11405,77 +11405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille de la couvée influence les vocalisations maternelles et le développement social des cailleteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11780,64 +11780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,77 +11905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel chez la caille : influence du tempérament de la femelle et conséquences sur le développement du tempérament des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12017,90 +12017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12155,51 +12155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12280,77 +12280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-chicks relationship and effects on development in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12474,51 +12474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenetic inheritance in birds: transmission of behaviour from mother to offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,64 +12582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mother‐young relationship impacts the spatial behaviour development in Quail chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12703,51 +12703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12828,64 +12828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal styles in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13061,90 +13061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair bond’s quality influences offspring’s behavioural development in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13290,90 +13290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une privation maternelle précoce influence l’expression du comportement maternel ultérieur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13558,64 +13558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13647,1623 +13647,1623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non‐genomic influences on behavioral development in birds : pre‐ and post‐natal maternal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748372v1</w:t>
+                <w:t xml:space="preserve">hal-01317958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Symposium ComTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Sciences et Techniques des Animaux de Laboratoire, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐genomic influences on behavioral development in birds : pre‐ and post‐natal maternal effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317958v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : Effet des perturbations de l'environnement physique chez la femelle pondeuse sur la qualité hormonale de ses oeufs et le développement comportemental de ses jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : Effet des perturbations de l'environnement physique chez la femelle pondeuse sur la qualité hormonale de ses oeufs et le développement comportemental de ses jeunes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748636v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747082v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747054v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petton</w:t>
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747049v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318099v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">Effects of age and prior brooding experience on the maternal behavior of the Japanese quail Coturnix c. japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318090v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and prior brooding experience on the maternal behavior of the Japanese quail Coturnix c. japonica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318060v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement maternel et différences sexuées chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR5169 CRCA, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318022v1</w:t>
+                <w:t xml:space="preserve">hal-01318143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement maternel et différences sexuées chez la caille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pittet</w:t>
+                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR5169 CRCA, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318143v1</w:t>
+                <w:t xml:space="preserve">hal-01318022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des caractéristiques de la femelle reproductrice et de son contexte de vie sur le développement des jeunes chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
@@ -15387,103 +15387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk testosterone content and chicks’ behaviour are influenced by maternal age in Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15659,51 +15659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ethological Conference (IEC) and University of Rennes 1, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15741,51 +15741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronobiology and social life in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15830,122 +15830,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs adaptatives des rythmes journaliers de comportement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mère influence l’ontogenèse des rythmes chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355920v1</w:t>
+                <w:t xml:space="preserve">hal-01364870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic maternal influence on the development of behaviour : pre- and postnatal maternal influences in the Japanese quail</w:t>
               </w:r>
@@ -15983,51 +15996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
@@ -16050,610 +16063,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mère influence l’ontogenèse des rythmes chez l’oiseau</w:t>
+                <w:t xml:space="preserve">Maternal influences on ontogeny of rythms in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364870v1</w:t>
+                <w:t xml:space="preserve">hal-01356232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal influences on ontogeny of rythms in birds</w:t>
+                <w:t xml:space="preserve">Le maternage influence l’ontogenèse des rythmes chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356232v1</w:t>
+                <w:t xml:space="preserve">hal-01356218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maternage influence l’ontogenèse des rythmes chez la caille japonaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeurs adaptatives des rythmes journaliers de comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-MNHN, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356218v1</w:t>
+                <w:t xml:space="preserve">hal-01355920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des risques d'introgression génétique de la caille des blés (Coturnix coturnix coturnix) par la caille japonaise (C. c. japonica) : comparaison et intégration des données comportementales et moléculaires obtenues dans le sud-est de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moussu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822449v1</w:t>
+                <w:t xml:space="preserve">hal-02757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques d'introgression génétique de la caille des blés (Coturnix coturnix coturnix) par la caille japonaise (C. c. japonica) : comparaison et intégration des données comportementales et moléculaires obtenues dans le sud-est de la France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olympe Chazara</w:t>
+                <w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757540v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme épigénétique des caractéristiques comportementales individuelles de l’oiseau : rôle de la mère dans la construction comportementale du jeune</w:t>
               </w:r>
@@ -16691,51 +16691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR CNRS 5169 CRCA, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16818,51 +16818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16930,77 +16930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence maternelle prénatale de l'enrichissement du milieu de vie sur le développement comportemental chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17032,152 +17032,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assistant robot improves animal welfare in poultry</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui donne la chair de poule aux oiseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lény Yahiaoui</w:t>
+                <w:t xml:space="preserve">Stéphane Louazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Louazon</w:t>
+                <w:t xml:space="preserve">David Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bignon</w:t>
+                <w:t xml:space="preserve">Jean-Noël Le Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Creach</w:t>
+                <w:t xml:space="preserve">Pierre Mabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAB Winter Meeting 2018 "Behavioural Biology in Animal Welfare Science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950318v1</w:t>
+                <w:t xml:space="preserve">hal-01826340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
@@ -17189,51 +17189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17282,687 +17282,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui donne la chair de poule aux oiseaux ?</w:t>
+                <w:t xml:space="preserve">Apport de matériaux de nidification et tempérament des truies : incidence sur le comportement maternel et la survie des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Floc'H</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Le Sergent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826340v1</w:t>
+                <w:t xml:space="preserve">hal-01768064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matériaux de nidification et tempérament des truies : incidence sur le comportement maternel et la survie des porcelets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal influences on vocal development in a precocial bird, the Japanese Quail (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768064v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal influences on vocal development in a precocial bird, the Japanese Quail (Coturnix c. japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+                <w:t xml:space="preserve">Impact neurobiologique et comportemental du stress prénatal chez la caille japonaise (Coturnix coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858143v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact neurobiologique et comportemental du stress prénatal chez la caille japonaise (Coturnix coturnix japonica)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental enrichment during laying influences offspring’s phenotype in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">ASAB Winter Meeting 2018 "Behavioural Biology in Animal Welfare Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790516v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment during laying influences offspring’s phenotype in the Japanese quail</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An assistant robot improves animal welfare in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAB Winter Meeting 2018 "Behavioural Biology in Animal Welfare Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950333v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18030,103 +18030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une privation maternelle sur le développement vocal chez la caille japonaise (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. </w:t>
@@ -18155,103 +18155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maternal deprivation on vocal development in the Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
@@ -18293,77 +18293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brood size affects maternal behaviour and chick’s social development in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18399,842 +18399,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740634v1</w:t>
+                <w:t xml:space="preserve">hal-02740650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740650v1</w:t>
+                <w:t xml:space="preserve">hal-02801313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure du comportement spatial 3D sur terrain : une méthode non invasive à haute résolution, la Stéréo-Vidéographie Rotative (RSV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801313v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du comportement spatial 3D sur terrain : une méthode non invasive à haute résolution, la Stéréo-Vidéographie Rotative (RSV)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347111v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elske de Haas</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
+              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743913v1</w:t>
+                <w:t xml:space="preserve">hal-02741077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741077v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19283,299 +19283,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347991v1</w:t>
+                <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01146662v1</w:t>
+                <w:t xml:space="preserve">hal-01347991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the maternal behaviour conditioned by emotional reactivity in Yucatan sows ?</w:t>
               </w:r>
@@ -19816,64 +19816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19941,77 +19941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences maternelles prénatales chez la caille : l’expérience précoce de la femelle module le développement comportemental de sa descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20049,90 +20049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du lien mâle-femelle influence le comportement de la descendance chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20183,77 +20183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early experience with a mother influences egg composition in adulthood and offspring behaviour in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20291,103 +20291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effect of maternal deprivation in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. Wageningen Academic Publishers, pp.978-90-8686-204-7, Proceedings of the 46th ISAE Congress - Quality of life in designed environments?. </w:t>
@@ -20451,51 +20451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20550,103 +20550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet transgénérationnel d’une privation de soin maternel chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t>
@@ -20675,77 +20675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20794,631 +20794,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318381v1</w:t>
+                <w:t xml:space="preserve">hal-01318379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’âge et de l’expérience de reproduction sur le comportement maternel de cailles japonaises Coturnix c. japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318303v1</w:t>
+                <w:t xml:space="preserve">hal-01318403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Caillebot : un robot-mère pour l’étude des mécanismes de la relation mère-jeune chez la caille japonaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318291v1</w:t>
+                <w:t xml:space="preserve">hal-01318381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318379v1</w:t>
+                <w:t xml:space="preserve">hal-01318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’âge et de l’expérience de reproduction sur le comportement maternel de cailles japonaises Coturnix c. japonica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Coignard</w:t>
+                <w:t xml:space="preserve">Le projet Caillebot : un robot-mère pour l’étude des mécanismes de la relation mère-jeune chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318403v1</w:t>
+                <w:t xml:space="preserve">hal-01318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration sociale au sein d’un groupe dépend du rythme biologique chez les oiseaux</w:t>
               </w:r>
@@ -21443,51 +21443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21512,90 +21512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual display laterality in male of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21633,103 +21633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age influences eggs hormonal content and chicks’ behavioural phenotype in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
@@ -21909,51 +21909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21991,103 +21991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress influences behavioural features in young birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference of Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
@@ -22116,103 +22116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress influences behavioural features in young birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Congress of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
@@ -22280,51 +22280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées du GDR Ethologie/International Workshop "Behaviour - Cognition - Welfare"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22401,51 +22401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22509,51 +22509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SFECA « Comportement et environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Boult-aux-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22698,195 +22698,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fragments de vies de cailles antiques. Une enquête éthohistorique »</w:t>
+                <w:t xml:space="preserve">Fragments de vies de cailles antiques. Une enquête éthohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Baratay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in E. Baratay (éd.), Croiser les sciences pour lire les animaux, Paris, 2020, p. 227-240</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, 2020, 9791035105884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840281v1</w:t>
+                <w:t xml:space="preserve">hal-03149489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments de vies de cailles antiques. Une enquête éthohistorique</w:t>
+                <w:t xml:space="preserve">« Fragments de vies de cailles antiques. Une enquête éthohistorique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, 2020, 9791035105884</w:t>
+              <w:t xml:space="preserve">in E. Baratay (éd.), Croiser les sciences pour lire les animaux, Paris, 2020, p. 227-240</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149489v1</w:t>
+                <w:t xml:space="preserve">hal-04840281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes et comportements</w:t>
               </w:r>
@@ -23057,51 +23057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23208,51 +23208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura N. Piccard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.193-211, 2008, 9781604562408</w:t>
@@ -23750,51 +23750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02329598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouzol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.11.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02267334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Herrington" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2735-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1858" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX6DCB5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2368" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43KP3GFV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBPZR3W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036835" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2P7TZ86-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2010.532264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902892433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2005.9522602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.2.179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.20022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD6LWJRJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00127-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QWBW1L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.34.1.101.14083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120002879" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120015967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohkubo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boswell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(02)00483-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68JL1S2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308876v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01431-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.33.1.15.1326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.32.3.373.1339" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01226-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BE4A29972AF54F78F7EBC915349335A776FE2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-100102112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529808998685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873098129000110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318157v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boutin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354767v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356218v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164669v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Yahiaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louazon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826340v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc'H" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Le Sergent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740649v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jansens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horvath" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubor Ko&#353;&#357;&#225;l" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318403v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354813v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357250v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357251v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356241v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107692v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03149489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02379226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139913v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02329598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouzol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.11.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02267334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tyson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Herrington" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2735-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX6DCB5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2368" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43KP3GFV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036835" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBPZR3W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2P7TZ86-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2010.532264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902892433" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2005.9522602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308927v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.20022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD6LWJRJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.2.179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00127-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QWBW1L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.34.1.101.14083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohkubo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boswell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(02)00483-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68JL1S2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308875v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120015967" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01431-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.33.1.15.1326" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120002879" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.32.3.373.1339" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01226-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BE4A29972AF54F78F7EBC915349335A776FE2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-100102112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529808998685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873098129000110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318157v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318029v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318060v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boutin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354767v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355920v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164669v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826340v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louazon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc'H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Le Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01950318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Yahiaoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740649v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jansens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horvath" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubor Ko&#353;&#357;&#225;l" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354813v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357250v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357251v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356241v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107692v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03149489v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840281v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02379226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139913v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>